--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -201,5225 +201,5195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caprine dairy exploitation on the Iranian Plateau from the seventh millennium BC</w:t>
+                <w:t xml:space="preserve">The Paris Sewer Renaissance: Data, Health and Participatory Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Davoudi</w:t>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-025-02396-y⟩</w:t>
+              <w:t xml:space="preserve">Blue Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 (2), pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58981/bluepapers.2026.2.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500638v1</w:t>
+                <w:t xml:space="preserve">hal-05564094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caprine dairy exploitation on the Iranian Plateau from the seventh millennium BC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Séverine Zirah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-025-02396-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05144361v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes pour confronter spatialement les données socio-économiques avec des données d’assainissement : exemple à paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Asselin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/20250553⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127482v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05144361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the molecular significance of Rock-Eval® S2 pyrograms from soil and geological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 191, pp.107211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2025.107211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05101532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Wastewater to Monitor Suggested Changes in Dietary Intake: A Participatory Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Méthodes pour confronter spatialement les données socio-économiques avec des données d’assainissement : exemple à paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Carré</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11524-025-00992-x⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.53-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/20250553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05187583v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche méthodologique pour la cartographie des zones d’apport de sédiments dans le réseau d’assainissement parisien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Using Wastewater to Monitor Suggested Changes in Dietary Intake: A Participatory Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Fleur Barfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/20240655⟩</w:t>
+              <w:t xml:space="preserve">Journal of Urban Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.872-876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11524-025-00992-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680932v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05187583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Rock-Eval® and temperature-programmed pyrolysis/mass spectrometry for the analysis of environmental and geological samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Approche méthodologique pour la cartographie des zones d’apport de sédiments dans le réseau d’assainissement parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.106078. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.55-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36904/20240655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04154836v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of biodegradation rate of hydrocarbons in a contaminated aquifer by CO2 δ13C monitoring at ground surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Grossel</w:t>
+                <w:t xml:space="preserve">Comparison between Rock-Eval® and temperature-programmed pyrolysis/mass spectrometry for the analysis of environmental and geological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2023.104168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.106078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04033295v1</w:t>
+                <w:t xml:space="preserve">insu-04154836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiocarbon dating on echo micadas, LSCE, Gif-sur-Yvette, France: new and updated chemical procedures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georgette Delibrias</w:t>
+                <w:t xml:space="preserve">Quantification of biodegradation rate of hydrocarbons in a contaminated aquifer by CO2 δ13C monitoring at ground surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elicia Verardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/RDC.2023.46⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.104168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2023.104168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180413v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04033295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen and Molecular Biomarkers from Sedimentary Archives in the Central Po Plain (N Italy): Assessing Their Potential to Deepen Changes in Natural and Agricultural Systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radiocarbon dating on echo micadas, LSCE, Gif-sur-Yvette, France: new and updated chemical procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Delibrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su151310408⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2023.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148840v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen isotopic fractionations during syntheses of lipid biomarkers in the seeds of broomcorn millet (Panicum miliaceum L.) under controlled environmental conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pollen and Molecular Biomarkers from Sedimentary Archives in the Central Po Plain (N Italy): Assessing Their Potential to Deepen Changes in Natural and Agricultural Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assunta Florenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Clò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2021.104221⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.10408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su151310408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03175971v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chambre à sable à livre ouvert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Service, expertise et archéométrie : état d’une réflexion collégiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Geigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.10759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323041v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03478545v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service, expertise et archéométrie : état d’une réflexion collégiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Balasse</w:t>
+                <w:t xml:space="preserve">Hydrogen isotopic fractionations during syntheses of lipid biomarkers in the seeds of broomcorn millet (Panicum miliaceum L.) under controlled environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+                <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva-Maria Geigl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">Valery Terwilliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.10759⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.104221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2021.104221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03478545v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03175971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of drug target residues within decantation tank sediments: a good clue to assess their historical excretion?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La chambre à sable à livre ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'Anthropocène. Quand l'Homme imprime sa marque, 25, pp.53-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214186v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution sedimentary record of anthropogenic deposits accumulated in a sewer decantation tank</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Occurrence of drug target residues within decantation tank sediments: a good clue to assess their historical excretion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100238⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42834-021-00092-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02507329v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Early Eocene carbon isotope excursions associated with environmental changes in the Dieppe-Hampshire Basin (NW Europe)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">High-resolution sedimentary record of anthropogenic deposits accumulated in a sewer decantation tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan Yans</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2020030⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.100238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950486v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02507329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeobotanical investigations at the earliest horse herder site of Botai in Kazakhstan</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multiple Early Eocene carbon isotope excursions associated with environmental changes in the Dieppe-Hampshire Basin (NW Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. K Outram</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Yans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-019-00924-2⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191 (33), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347098v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of meteorological and social events on human-excreted contaminant loads in raw wastewater: From daily to weekly dynamics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Archaeobotanical investigations at the earliest horse herder site of Botai in Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giedre Motuzaite Matuzeviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G E Lightfoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K Outram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.04.221⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-019-00924-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02125305v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Albian oceanic anoxic events record in central and northern Tunisia: Geochemical data and paleotectonic controls</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of meteorological and social events on human-excreted contaminant loads in raw wastewater: From daily to weekly dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2018.03.016⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.04.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01732530v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02125305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive and regressive soil evolution phases in the Anthropocene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Albian oceanic anoxic events record in central and northern Tunisia: Geochemical data and paleotectonic controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassene Affouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Rigane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2016.11.001⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.145-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2018.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01394967v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01732530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal biomarker imprints as indicators of past human land uses: Source distinction and preservation potential in archaeological and natural archives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Progressive and regressive soil evolution phases in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2017.03.010⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 150, pp.39 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01503523v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01394967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of human-excreted pollutants in wastewater treatment plant influents: toward a better knowledge of mass load fluctuations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fecal biomarker imprints as indicators of past human land uses: Source distinction and preservation potential in archaeological and natural archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 596-597, pp.246-255. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.79 - 89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2017.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01511406v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01503523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene land cover dynamics in the Curuai Floodplain inferred from lacustrine biomarkers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Temporal dynamics of human-excreted pollutants in wastewater treatment plant influents: toward a better knowledge of mass load fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.11.046⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 596-597, pp.246-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01240341v1</w:t>
+                <w:t xml:space="preserve">insu-01511406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of NAD 2D-NMR in liquid crystals to the determination of hydrogen isotope profile of methyl groups in miliacin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Holocene land cover dynamics in the Curuai Floodplain inferred from lacustrine biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.10.004⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 443, pp.237-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01225227v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01240341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Biomarkers of Anthropic Impacts in Natural Archives: A Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Contribution of NAD 2D-NMR in liquid crystals to the determination of hydrogen isotope profile of methyl groups in miliacin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berdagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2016.00092⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173, pp.337-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01365745v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01225227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miliacin in palaeosols from an Early Iron Age in Ukraine reveal in situ cultivation of broomcorn millet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Molecular Biomarkers of Anthropic Impacts in Natural Archives: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin K. Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-013-0142-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (article 92), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2016.00092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00832347v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01365745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pliensbachian-Toarcian paleoclimate transition: New insights from organic geochemistry and C, H, N isotopes in a continental section from Central Asia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Miliacin in palaeosols from an Early Iron Age in Ukraine reveal in situ cultivation of broomcorn millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giedre Motuzaite-Matuzeviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Telizhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin K. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.08.020⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.43-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-013-0142-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382763v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00832347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of pastoralism in Southern Greenland during the last two millennia reconstructed from bile acids and coprophilous fungal spores in lacustrine sediments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Pliensbachian-Toarcian paleoclimate transition: New insights from organic geochemistry and C, H, N isotopes in a continental section from Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Nguyen Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2015.01.012⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 461, pp.310 - 327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01115614v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of soil lipids reflects vegetation cover in a French peatland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Evolution of pastoralism in Southern Greenland during the last two millennia reconstructed from bile acids and coprophilous fungal spores in lacustrine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Rousseau</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 76, pp.173-183. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2014.07.016⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 81, pp.40-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2015.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01057366v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01115614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency floral changes at the Paleocene–Eocene boundary revealed by comparative biomarker and palynological studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spatial variability of soil lipids reflects vegetation cover in a French peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 77, pp.43-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2014.09.005⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 76, pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2014.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01092576v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01057366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the Sarliève palaeolake (France) Neolithic chronology by combining several radiocarbon approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">High frequency floral changes at the Paleocene–Eocene boundary revealed by comparative biomarker and palynological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033822200058124⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.43-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00831465v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01092576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6,700-year sedimentary record of climatic and anthropic signals in Lake Aydat (French Massif Central)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Refining the Sarliève palaeolake (France) Neolithic chronology by combining several radiocarbon approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683613484616⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (2-3), pp.979-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200058124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00781618v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00831465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Hydrogen isotopes as environmental recorders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">6,700-year sedimentary record of climatic and anthropic signals in Lake Aydat (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111, pp.1-4. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (9), pp.1317-1328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683613484616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00787432v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00781618v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleohydrological and paleoenvironmental changes recorded in terrestrial sediments of the Paleocene-Eocene boundary (Normandy, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Introduction: Hydrogen isotopes as environmental recorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 376, pp.184-199. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.02.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00801796v1</w:t>
+                <w:t xml:space="preserve">insu-00787432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary cannabinol tracks the history of hemp retting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Paleohydrological and paleoenvironmental changes recorded in terrestrial sediments of the Paleocene-Eocene boundary (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41 (7), pp.751-754. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 376, pp.184-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G34073.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00781644v1</w:t>
+                <w:t xml:space="preserve">insu-00801796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes and the rise and fall of civilizations in the northern Horn of Africa: an approach combining δD analyses of land-plant derived fatty acids with multiple proxies in soil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Sedimentary cannabinol tracks the history of hemp retting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul W. Adderley</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.10.040⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (7), pp.751-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G34073.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00749909v1</w:t>
+                <w:t xml:space="preserve">insu-00781644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methoxy-serratenes in a soil under conifers and their potential use as biomarkers of Pinaceae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Distribution of miliacin (olean-18-en-3β-ol methyl ether) and related compounds in broomcorn millet (Panicum miliaceum) and other reputed sources: Implications for the use of sedimentary miliacin as a tracer of millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 55, pp.45-54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.11.008⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 63, pp.48-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00759832v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00852004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of miliacin (olean-18-en-3β-ol methyl ether) and related compounds in broomcorn millet (Panicum miliaceum) and other reputed sources: Implications for the use of sedimentary miliacin as a tracer of millet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Methoxy-serratenes in a soil under conifers and their potential use as biomarkers of Pinaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 63, pp.48-55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.07.012⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 55, pp.45-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00852004v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00759832v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Rock-Eval pyrolysis assess the biogeochemical composition of organic matter during peatification?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Environmental changes and the rise and fall of civilizations in the northern Horn of Africa: an approach combining δD analyses of land-plant derived fatty acids with multiple proxies in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zewdu Eshetu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul W. Adderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61, pp.66-72. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.140-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00837683v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00749909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free fatty acids in Lake Aydat catchment soils (French Massif Central): sources, distributions and potential use as sediment biomarkers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Can Rock-Eval pyrolysis assess the biogeochemical composition of organic matter during peatification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12, pp.734-748. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.66-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-012-0505-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00681805v1</w:t>
+                <w:t xml:space="preserve">insu-00837683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrographical and geochemical study of modern lacustrine sedimentary organic matter (Lagoa do Caçò, Maranão, Brazil): Relationship between early diagenesis, organic sedimentation and lacustrine filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Foudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47, pp.88-98. </w:t>
@@ -5451,1462 +5421,1462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00686432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composição da matéria orgânica lacustre como ferrementa na reconstrução paleoambiental na Lagoa do Caçó, Maranhão, Brasil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Free fatty acids in Lake Aydat catchment soils (French Massif Central): sources, distributions and potential use as sediment biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica Brasiliensis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.734-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-012-0505-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00824118v1</w:t>
+                <w:t xml:space="preserve">insu-00681805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene paleoenvironmental changes in Northeast Brazil recorded by organic matter in lacustrine sediments of Lake Boqueirão</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Composição da matéria orgânica lacustre como ferrementa na reconstrução paleoambiental na Lagoa do Caçó, Maranhão, Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bernardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica Brasiliensis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.67-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00730933v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00824118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of an ancient grassland biomarker signature in a forest soil from the French Massif Central</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Late Holocene paleoenvironmental changes in Northeast Brazil recorded by organic matter in lacustrine sediments of Lake Boqueirão</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 363-364, pp.127-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00723014v1</w:t>
+                <w:t xml:space="preserve">insu-00730933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake Bourget regional erosion patterns reconstruction reveals Holocene NW European Alps soil evolution and paleohydrology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+                <w:t xml:space="preserve">Preservation of an ancient grassland biomarker signature in a forest soil from the French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.07.025⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00736588v1</w:t>
+                <w:t xml:space="preserve">insu-00723014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in δD values of a single, species‐specific molecular biomarker: a study of miliacin throughout a field of broomcorn millet (Panicum miliaceum L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
+                <w:t xml:space="preserve">Lake Bourget regional erosion patterns reconstruction reveals Holocene NW European Alps soil evolution and paleohydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.5092⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00602348v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00736588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of triterpenyl acetates in soil and their potential as chemotaxonomical markers of Asteraceae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Variation in δD values of a single, species‐specific molecular biomarker: a study of miliacin throughout a field of broomcorn millet (Panicum miliaceum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kazuo Masuda</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2011.09.005⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.5092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02292350v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00602348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarker evidence for recent turf cultivation in Northeast Brazil (Lagoa do Boqueirão, RN)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Occurrence of triterpenyl acetates in soil and their potential as chemotaxonomical markers of Asteraceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Masuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 41 (4), pp.427-430. </w:t>
+              <w:t xml:space="preserve">, 2011, 42 (11), pp.1315-1323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2009.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2011.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00445044v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02292350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of new agricultural practices on soil erosion during the Bronze Age in the French Prealps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Biomarker evidence for recent turf cultivation in Northeast Brazil (Lagoa do Boqueirão, RN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Billaud</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683608100568⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (4), pp.427-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2009.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00311633v1</w:t>
+                <w:t xml:space="preserve">insu-00445044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotope evidence for sedimentary miliacin as a tracer of Panicum miliaceum (broomcorn millet) in the sediments of Lake le Bourget (French Alps).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impacts of new agricultural practices on soil erosion during the Bronze Age in the French Prealps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2008.04.003⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.241-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683608100568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00272141v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00311633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal variability of sea surface temperatures off North Iceland over the last 2000 years</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Carbon isotope evidence for sedimentary miliacin as a tracer of Panicum miliaceum (broomcorn millet) in the sediments of Lake le Bourget (French Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.01.011⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (8), pp.1077-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2008.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00311666v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00272141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millet cultivation history in the French Alps as evidenced by a sedimentary molecule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Decadal variability of sea surface temperatures off North Iceland over the last 2000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ullah Ezat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3, pp.814-820. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 268, pp.137-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2007.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00148275v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00311666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrupt climate changes for Iceland during the last millennium: evidence from high resolution sea ice reconstructions</w:t>
               </w:r>
@@ -6918,64 +6888,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven J. Rowland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eystein Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7020,1253 +6990,1387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00311656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau traceur moléculaire pour reconstituer les activités agricoles passées dans les archives sédimentaires ––– A new molecular marker to reconstruct past agricultural activity from sedimentary archives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Millet cultivation history in the French Alps as evidenced by a sedimentary molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre Pigb-Pmrc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.814-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2007.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00311783v1</w:t>
+                <w:t xml:space="preserve">insu-00148275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of peat quality by molecular and bulk geochemical analysis : Application to the Holocene record of the Chautagne marsh (Haute Savoie, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Un nouveau traceur moléculaire pour reconstituer les activités agricoles passées dans les archives sédimentaires ––– A new molecular marker to reconstruct past agricultural activity from sedimentary archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre Pigb-Pmrc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (avril), pp.53-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00310963v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00311783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular fossils and other organic markers as palaeoenvironmental indicators of the Messinian Calcare di Base Formation: normal versus stressed marine deposition (Rossano Basin, northern Calabria, Italy)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessment of peat quality by molecular and bulk geochemical analysis : Application to the Holocene record of the Chautagne marsh (Haute Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Morched-Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.07.015⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254 (1-2), pp.101-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00170377v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00310963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted distributions of triterpene derivatives in the sediments of Lake Caçó reflect paleoenvironmental changes during the last 20,000 yrs in NE Brazil.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Molecular fossils and other organic markers as palaeoenvironmental indicators of the Messinian Calcare di Base Formation: normal versus stressed marine deposition (Rossano Basin, northern Calabria, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Mastandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38, pp.180-197. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 255 (3-4), pp.265-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022545v2</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00170377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the chemical composition of chitinozoans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Contrasted distributions of triterpene derivatives in the sediments of Lake Caçó reflect paleoenvironmental changes during the last 20,000 yrs in NE Brazil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peng Tang</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 38 (10), pp.1782-1788. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2007.06.005⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 38, pp.180-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00149308v1</w:t>
+                <w:t xml:space="preserve">hal-00022545v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleohydrological changes during the last deglaciation in Northern Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">New insights into the chemical composition of chitinozoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meller A. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2006.12.004⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (10), pp.1782-1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2007.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118667v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00149308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentacyclic triterpene methyl ethers in recent lacustrine sediments (Lagoa do Caçó, Brazil).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Paleohydrological changes during the last deglaciation in Northern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongsong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 36, pp.449-461. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (7-8), pp.1004-1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2004.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2006.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022471v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onocerane testifies to dry climatic events during the Quaternary in the Tropics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pentacyclic triterpene methyl ethers in recent lacustrine sediments (Lagoa do Caçó, Brazil).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 35, pp.289-297. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2003.11.005⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 36, pp.449-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2004.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022457v1</w:t>
+                <w:t xml:space="preserve">hal-00022471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major environmental changes recorded by lacustrine sedimentary organic matter since the Last Glacial Maximum near the Equator (Lagoa do Caçó, NE Brazil).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Onocerane testifies to dry climatic events during the Quaternary in the Tropics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Turcq</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 205, pp.183-197. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35, pp.289-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2003.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2003.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022458v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Major environmental changes recorded by lacustrine sedimentary organic matter since the Last Glacial Maximum near the Equator (Lagoa do Caçó, NE Brazil).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 205, pp.183-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2003.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Water balance over the last 20,000 yrs in North-Eastern Brazil. Insights from the δD variations of fatty acids from a lacustrine series (Lagoa do Caçó).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAOG Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18, pp.6-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8276,9149 +8380,9149 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat guano in caves: a hig-resolution paleoenvironmental archive of climate change and anthropization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Barriquand</w:t>
+                <w:t xml:space="preserve">Towards a sediment-based epidemiology ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Etourneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUMIERS, BOUSES ET GUANO : ORDURES OU OR BRUN ? Statut, usage et gestion des déjections animales depuis la Préhistoire Potentiel archéologique et environnemental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Delhon, Lionel Gourichon et Lucie Martin, Oct 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUDA; SCORE network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876455v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a sediment-based epidemiology ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+                <w:t xml:space="preserve">Bat guano in caves: a hig-resolution paleoenvironmental archive of climate change and anthropization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moilleron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+                <w:t xml:space="preserve">Lionel Barriquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Etourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUDA; SCORE network, Oct 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">FUMIERS, BOUSES ET GUANO : ORDURES OU OR BRUN ? Statut, usage et gestion des déjections animales depuis la Préhistoire Potentiel archéologique et environnemental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Delhon, Lionel Gourichon et Lucie Martin, Oct 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755111v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular imprints preserved in guano accumulations from southern France caves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e rencontres internationales d’archéologie et d’histoire de nice côte d'azur : Fumiers, Bouses et Guano: Ordures ou Or Brun?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Delhon; Lionel Gourichon; Lucie Martin, Oct 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using wastewater as a tool to monitor induced dietary intake changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Asselin</w:t>
+                <w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUDA; Score Network, Oct 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755119v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatio-temporelle de la matière et des molécules organiques dans les sédiments du réseau d'assainissement de la Ville de Paris. Lien avec les pratiques et usages durant l'Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement et Société 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RESMO, Mar 2024, Semur en Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Ménot</w:t>
+                <w:t xml:space="preserve">Using wastewater as a tool to monitor induced dietary intake changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUDA; Score Network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861668v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal distribution of organic matter and molecules in the sediments of the City of Paris sewerage system. Link with practices and uses during the Anthropocene using a multi-proxy approach.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment-based epidemiology, an utopia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Asselin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUD 2024 - Internation Conference of Urban Drainage 2024</w:t>
+              <w:t xml:space="preserve">ICUD 2024 (International Conference of Urban Drainage)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623181v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment-based epidemiology, an utopia?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal distribution of organic matter and molecules in the sediments of the City of Paris sewerage system. Link with practices and uses during the Anthropocene using a multi-proxy approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUD 2024 (International Conference of Urban Drainage)</w:t>
+              <w:t xml:space="preserve">ICUD 2024 - Internation Conference of Urban Drainage 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654205v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls on the spatial distribution and temporal variation of anthropogenic tracers in the sediments of the Paris sewerage system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls on the spatial distribution and temporal variation of anthropogenic tracers in the sediments of the Paris sewerage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C de biomarqueurs moléculaires. Récents développements au LSCE et application à des beurres archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugurta Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEPAM, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification moléculaire du signal S2 de la pyrolyse Rock-Eval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brockmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Paris Basin Sparnacian: Revision of the lithostratigraphic nomenclature thanks to new sedimentary, mineralogical, chemo- and bio-stratigraphic data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Fléhoc</w:t>
+                <w:t xml:space="preserve">TIMING OF MILLET DIFFUSION IN THE ALPS FROM MILIACIN OCCURRENCE IN LAKE SEDIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Baele</w:t>
+                <w:t xml:space="preserve">F. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Smith</w:t>
+                <w:t xml:space="preserve">M. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PalEurAfrica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201902683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265909v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02308762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIMING OF MILLET DIFFUSION IN THE ALPS FROM MILIACIN OCCURRENCE IN LAKE SEDIMENTS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bajard</w:t>
+                <w:t xml:space="preserve">The Paris Basin Sparnacian: Revision of the lithostratigraphic nomenclature thanks to new sedimentary, mineralogical, chemo- and bio-stratigraphic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Messager</w:t>
+                <w:t xml:space="preserve">Alina Iakovleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fléhoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PalEurAfrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02308762v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLUTION OF LICIT AND ILLICIT DRUGS SINCE 1980 FROM A SEDIMENTARY ARCHIVE IN THE SEWER NETWORK OF ORLEANS (FRANCE)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Seasonal Distribution of 5-N-Alkylresorcinols from Molinia Caerulea: Potential Implications for Vegetation Dynamics in Peatlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">29th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02308801v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03064833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Distribution of 5-N-Alkylresorcinols from Molinia Caerulea: Potential Implications for Vegetation Dynamics in Peatlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+                <w:t xml:space="preserve">EVOLUTION OF LICIT AND ILLICIT DRUGS SINCE 1980 FROM A SEDIMENTARY ARCHIVE IN THE SEWER NETWORK OF ORLEANS (FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03064833v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02308801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NATURE, ORIGIN AND EVOLUTION OF ORGANIC POLLUTANTS FROM TRANSPORTS IN AN URBAN SEDIMENTARY ARCHIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Diacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02308778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’une méthodologie pour l’étude des matières organiques des sols de sites délaissés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Junet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leglize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès du Réseau Matières Organiques « La matière organique dans tous ses états »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic geochemistry of Anthropocene sediments in the sewer network of Orléans (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentology, stratigraphy and chronology of a decantation tank in the sewer network of Orléans (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Digiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.19077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily dynamics of emerging pollutants in a sewer network (région Centre, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Compound-specific δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O of triterpenols: rationale, first results and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fougère</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fléhoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.19120</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552727v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03547390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound-specific δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O of triterpenols: rationale, first results and issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Daily dynamics of emerging pollutants in a sewer network (région Centre, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.19120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03547390v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets ASTIRIA &amp; ACQUA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Garel</w:t>
+                <w:t xml:space="preserve">Effect of millennial agro-pastoralism activities on pedogenetic processes in two altitudinal contexts of the western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">PAGES - GloSS Working Group- Database Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCL, 2017, Louvain La neuve, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651103v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of millennial agro-pastoralism activities on pedogenetic processes in two altitudinal contexts of the western Alps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Etienne</w:t>
+                <w:t xml:space="preserve">Projets ASTIRIA &amp; ACQUA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAGES - GloSS Working Group- Database Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCL, 2017, Louvain La neuve, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875283v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des conditions d’irrigation et des variétés sur la composition moléculaire et isotopique (δD) des lipides de maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Khalifé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème réunion des Chercheurs Francophones en Géochimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Grasset, Jul 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentativité spatio-temporelle des biomarqueurs moléculaires dans les archives sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Réseau Thématique MIDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sédimentaire récente et eutrophisation de la lagune de Biguglia : nature, origine et distribution des apports sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sédimentologie, stratigraphie et chronologie du remplissage d'un bassin de décantation du réseau d'assainissement de l'agglomération d'Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular biomarkers of anthropic impacts in natural archives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evolution quotidienne des flux de contaminants émergents dans les eaux usées en amont de la station d'épuration de La Source (Orléans, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Swiss Geoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689669v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive and regressive soil evolution phases in the Anthropocene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernand David</w:t>
+                <w:t xml:space="preserve">Quels contrôles agissent sur la variabilité temporelle des polluants organiques dans les eaux usées? Cas de la station d'épuration de La source (Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source to sink, from erosion to sedimentary archives, 18th Joint Geomorphological Meeting (JGM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">3ème réunion des Chercheurs Francophones en Géochimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Grasset, Jul 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877006v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution quotidienne des flux de contaminants émergents dans les eaux usées en amont de la station d'épuration de La Source (Orléans, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Molecular biomarkers of anthropic impacts in natural archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">14th Swiss Geoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689655v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels contrôles agissent sur la variabilité temporelle des polluants organiques dans les eaux usées? Cas de la station d'épuration de La source (Loiret, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Destandau²</w:t>
+                <w:t xml:space="preserve">Progressive and regressive soil evolution phases in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème réunion des Chercheurs Francophones en Géochimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Grasset, Jul 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Source to sink, from erosion to sedimentary archives, 18th Joint Geomorphological Meeting (JGM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401393v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des cortèges moléculaires associés aux dépôts de la formation de Mannville (Crétacé inférieur, Alberta du Sud, Canada) en tant que marqueurs des environnements de dépôts de la matière organique terrestre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le refroidissement Eocène-Oligocène sur le domaine continental : impacts et mécanismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ghirardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème réunion des Chercheurs Francophones en Géochimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Grasset, Jul 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401383v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le refroidissement Eocène-Oligocène sur le domaine continental : impacts et mécanismes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Etude des cortèges moléculaires associés aux dépôts de la formation de Mannville (Crétacé inférieur, Alberta du Sud, Canada) en tant que marqueurs des environnements de dépôts de la matière organique terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Maisonhaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Quesnel</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Omodéo Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème réunion des Chercheurs Francophones en Géochimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Grasset, Jul 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401367v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of human practices in Europe: timing and impacts Highlights and perspectives from organics in soils and sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Contribution de la RMN 2D DAN anisotrope à la détermination du profil isotopique (D/H) i dans des biomarqueurs: étude de la miliacine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berdagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Terwilliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemilbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of socio-ecosystems on a changing Earth: sustainability or collapse? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabien Arnaud, EDYTEM, May 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Colloque RMN GBP-Ile de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401281v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la RMN 2D DAN anisotrope à la détermination du profil isotopique (D/H) i dans des biomarqueurs: étude de la miliacine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diffusion of human practices in Europe: timing and impacts Highlights and perspectives from organics in soils and sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lesot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RMN GBP-Ile de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Dynamics of socio-ecosystems on a changing Earth: sustainability or collapse? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Arnaud, EDYTEM, May 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400951v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(D/H) Isotopic Fractionation by Anisotropic NAD 2D-NMR Spectroscopy: Exploiting the Analytical Wealth of Oriented Solvents to Investigate Molecules of Interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berdagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Isotopomers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie du dépôt de sédiments dans un bassin de décantation du réseau d’assainissement d'Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique REFRAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le PETM dans le bassin de Paris : enregistrement exceptionnel, connaissances renouvelées, mais encore des questions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Smith</w:t>
+                <w:t xml:space="preserve">Sedimentology, stratigraphy and chronology of adecantation tank in the sewer network of Orléans (France): new perspectives on the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France. pp.268</w:t>
+              <w:t xml:space="preserve">Dating the Anthropocene in Environmental Archives - DANTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401870v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentology, stratigraphy and chronology of adecantation tank in the sewer network of Orléans (France): new perspectives on the Anthropocene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Origine, état de préservation et potentiel d'archivage de la matière organique préservée dans les sédiments de deux lacs urbains artificiels d'Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dating the Anthropocene in Environmental Archives - DANTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France. pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401864v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine, état de préservation et potentiel d'archivage de la matière organique préservée dans les sédiments de deux lacs urbains artificiels d'Orléans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Molecular biomarkers of anthropic impacts in natural archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France. pp.194</w:t>
+              <w:t xml:space="preserve">Dynamics of socio-ecosystems on a changing Earth: sustainability or collapse? Pages Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Arnaud, EDYTEM, May 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401874v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular biomarkers of anthropic impacts in natural archives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Conditions environnementales, biosynthèses, diagenèse : contribution analytique de la RMN 2H en milieu anisotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berdagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery J. Terwilliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of socio-ecosystems on a changing Earth: sustainability or collapse? Pages Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabien Arnaud, EDYTEM, May 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées Climat et Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401275v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions environnementales, biosynthèses, diagenèse : contribution analytique de la RMN 2H en milieu anisotrope</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le PETM dans le bassin de Paris : enregistrement exceptionnel, connaissances renouvelées, mais encore des questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Iakovleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fléhoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Climat et Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Orsay, France</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France. pp.268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689725v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of molecular biomarkers in the sediments of two artificial urban lakes in Orléans, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01288861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging opportunities for an organic geochemistry of the Anthropocene: Sediments in sewer systems as archives of urban metabolism. A case study in Orléans (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01288773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoclimatic changes at the Pliensbachian-Toarcian transition recorded byδD of n- alkanes and δ 15 N org in a continental section of central Asia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Biomarqueurs moléculaires de l'anthropisation : simples traceurs, indicateurs de pollutions, ou polluants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401411v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions du climat et de la végétation lors de la transition Eocène-Oligocène en domaine continental : le cas du bassin de Rennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Signification temporelle des accumulations sédimentaires dans le réseau d'assainissement de l'agglomération d'Orléans - Approches sédimentologique et géochronologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15eme congrès biannuel de l’ASF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français des Sédimentologistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203470v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01289583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels marqueurs du métabolisme urbain recèlent les accumulations sédimentaires dans les réseaux d’assainissement ? Cas de l’agglomération orléanaise.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Paleoclimatic changes at the Pliensbachian-Toarcian transition recorded byδD of n- alkanes and δ 15 N org in a continental section of central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Nguyen Tu Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Yans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">European Geoscience Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689674v1</w:t>
+                <w:t xml:space="preserve">hal-01401411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoral activities and soil erosion processes: calibration and confrontation of organic and minerogenic markers from Pyrenean archives (Orry de Théo and Troumouse peat bogs)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Galop</w:t>
+                <w:t xml:space="preserve">Evolutions du climat et de la végétation lors de la transition Eocène-Oligocène en domaine continental : le cas du bassin de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ghirardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cérubini</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15eme congrès biannuel de l’ASF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01289313v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miliacin from broomcorn millet – a fossil molecule of multiple interests for archaeologists and paleoenvironmentalists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quels marqueurs du métabolisme urbain recèlent les accumulations sédimentaires dans les réseaux d’assainissement ? Cas de l’agglomération orléanaise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Millet Cultivation in the Caucasus from the 6th to the 2nd mill BC: Origin and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400923v1</w:t>
+                <w:t xml:space="preserve">hal-01689674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des sols et histoires des hommes dans les Alpes : utilisation d’empreintes pédologiques dans les archives naturelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Pastoral activities and soil erosion processes: calibration and confrontation of organic and minerogenic markers from Pyrenean archives (Orry de Théo and Troumouse peat bogs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Perrette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+                <w:t xml:space="preserve">Romain Cérubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. MEMSOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MEMSOL, Académie d’Agriculture de France, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877052v1</w:t>
+                <w:t xml:space="preserve">insu-01289313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signification temporelle des accumulations sédimentaires dans le réseau d'assainissement de l'agglomération d'Orléans - Approches sédimentologique et géochronologique.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Histoire des sols et histoires des hommes dans les Alpes : utilisation d’empreintes pédologiques dans les archives naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français des Sédimentologistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">. MEMSOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MEMSOL, Académie d’Agriculture de France, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01289583v1</w:t>
+                <w:t xml:space="preserve">hal-01877052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarqueurs moléculaires de l'anthropisation : simples traceurs, indicateurs de pollutions, ou polluants ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Miliacin from broomcorn millet – a fossil molecule of multiple interests for archaeologists and paleoenvironmentalists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Millet Cultivation in the Caucasus from the 6th to the 2nd mill BC: Origin and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689682v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des sols et histoires des hommes dans les Alpes : utilisation d’empreintes pédologiques dans les archives naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Empreinte des climats et des hommes dans les sols et paléosols – Mémoires de nos jardins”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortèges moléculaires liés aux activités pastorales : tentative de calibration quantitative dans les sédiments de la tourbière Orry De Théo (Obersavtoire Homme Milieu Haut Vicdessos, Pyrénées ariégeoises, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cérubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthoxyserratènes : nouvel outil permettant de suivre l’évolution des forêts de conifères dans le bassin versant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le refroidissement Eocène-Oligocène sur le domaine continental : impacts et mécanismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ghirardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Léo Chassiot</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">15ème congrès biannuel de l’ASF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01289581v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le refroidissement Eocène-Oligocène sur le domaine continental : impacts et mécanismes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Méthoxyserratènes : nouvel outil permettant de suivre l’évolution des forêts de conifères dans le bassin versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Quesnel</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès biannuel de l’ASF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203472v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01289581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des activités agropastorales autour du Lac Igaliku (Sud du Groenland) sur les deux milles dernières années.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La base de données collaborative des biomarqueurs moléculaires de l'OSUC (Observatoire des Sciences de l'Univers en région Centre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typhaine Guillemot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charly Massa</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Réunion des Géochimistes Organiciens Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Le Bourget-Lac, France</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Le Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01060600v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01060680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique high resolution record of climate and vegetation changes during the EOT. The CDB1 core, Rennes Basin, France. Climate and Biotic Events of the Paleogene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evolution des activités agropastorales autour du Lac Igaliku (Sud du Groenland) sur les deux milles dernières années.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic and Biotic Events of the Paleogene 2014 - CBEP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Ferrara, Italy. pp.2</w:t>
+              <w:t xml:space="preserve">2ème Réunion des Géochimistes Organiciens Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Le Bourget-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01060861v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01060600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironmental Change and the Rise and Fall D'MT and Aksum in Northern Ethiopia: How an unambiguous proxy for rainfall can improve interpretations of micromorphological and botanical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zewdu Eshetu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul W. Adderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylin L. Fogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open PAGES Focus 4 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01060423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La base de données collaborative des biomarqueurs moléculaires de l'OSUC (Observatoire des Sciences de l'Univers en région Centre)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A unique high resolution record of climate and vegetation changes during the EOT. The CDB1 core, Rennes Basin, France. Climate and Biotic Events of the Paleogene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ghirardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Réunion des Géochimistes Organiciens Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Le Bourget-du-Lac, France</w:t>
+              <w:t xml:space="preserve">Climatic and Biotic Events of the Paleogene 2014 - CBEP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Ferrara, Italy. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01060680v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01060861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution haute fréquence des biomarqueurs et origine des lamines sédimentaires : Une approche par ToF-SIMS sur des sédiments lacustres d'âge Eocène/Oligocène</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Large paleoenvironmental insights from tiny molecules that &amp;quot;don't do anything&amp;quot;: lessons from French and Ethiopian deposits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zewdu Eshetu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylin L. Fogel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">Association of American Geographers Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024771v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01060597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique high resolution record of climate and vegetation changes during the EOT. The CDB1 core, Rennes Basin, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evolution of agropastoralism around Lake Igaliku (Southern Greenland) during the last two millenia through molecular biomarkers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">9ème Conférence de Paléobotanique et Palynologie Européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024792v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01061357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large paleoenvironmental insights from tiny molecules that &amp;quot;don't do anything&amp;quot;: lessons from French and Ethiopian deposits.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A unique high resolution record of climate and vegetation changes during the EOT. The CDB1 core, Rennes Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ghirardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association of American Geographers Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Tampa, United States</w:t>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01060597v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of agropastoralism around Lake Igaliku (Southern Greenland) during the last two millenia through molecular biomarkers.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Distribution haute fréquence des biomarqueurs et origine des lamines sédimentaires : Une approche par ToF-SIMS sur des sédiments lacustres d'âge Eocène/Oligocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ghirardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charly Massa</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence de Paléobotanique et Palynologie Européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01061357v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et évolution des biomarqueurs moléculaires dans les sédiments du Maar de Menat (Paléocène).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Réunion des Géochimistes Organiciens Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Le Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01060630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements hydrologiques et environnementaux dans le Noyonnais à la limite Paléocène-Éocène (Oise).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Réunion des Géochimistes Organiciens Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Le Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01060605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des biomarqueurs moléculaires dans les sédiments de deux lacs urbains artificiels d’Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01288751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des facies laminés dans les sédiments lacustres Eocène-Oligocène du graben de Rennes. Approche minérale, organique et cyclostratigraphiqueE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Isotope Profile of Methyl Groups in Miliacin (olean-18-en-3βol ME) by Natural Abundance Deuterium 2D-NMR Spectroscopy in liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berdagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, PARIS, France</w:t>
+              <w:t xml:space="preserve">the 26th International Meeting on Organic Geochemistry (IMOG 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878779v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00843521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large-scale erosion anomaly (2nd c. BC- 4th c. AD) in NW Alps: a locally-defined onset of the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAGES 4th Open Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00931923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEMICAL DIVERSITY OF SOIL LIPIDS REFLECTS SURROUNDING BIODIVERSITY IN A FRENCH PEATBOG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Origine des facies laminés dans les sédiments lacustres Eocène-Oligocène du graben de Rennes. Approche minérale, organique et cyclostratigraphiqueE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ghirardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOG : the 26th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">14ème Congrès français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00866043v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agricoles et diffusion du millet cultivé dans l'arc alpin : une approche moléculaire (lac Ledro, Italie et lacs le Bourget et Paladru, France).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">CHEMICAL DIVERSITY OF SOIL LIPIDS REFLECTS SURROUNDING BIODIVERSITY IN A FRENCH PEATBOG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">IMOG : the 26th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00933760v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00866043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Isotope Profile of Methyl Groups in Miliacin (olean-18-en-3βol ME) by Natural Abundance Deuterium 2D-NMR Spectroscopy in liquid crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pratiques agricoles et diffusion du millet cultivé dans l'arc alpin : une approche moléculaire (lac Ledro, Italie et lacs le Bourget et Paladru, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 26th International Meeting on Organic Geochemistry (IMOG 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain. 3p</w:t>
+              <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00843521v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00933760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling the environmental controlS ON the δD of miliacin. Greenhouse Experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">BIOMARKER INSIGHTS INTO THE EVOLUTION OF LAND USE IN SOUTHERN GREENLAND DURING THE LAST TWO MILLENIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOG</w:t>
+              <w:t xml:space="preserve">IMOG : the 26th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00843525v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00864274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMARKER INSIGHTS INTO THE EVOLUTION OF LAND USE IN SOUTHERN GREENLAND DURING THE LAST TWO MILLENIA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Decoupling the environmental controlS ON the δD of miliacin. Greenhouse Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charly Massa</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOG : the 26th International Meeting on Organic Geochemistry</w:t>
+              <w:t xml:space="preserve">IMOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00864274v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00843525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies on the hydrogen isotopic effects associated with structural changes in pentacyclic triterpenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Biomarker assemblages associated with the Eocene-Oligocene transition in lacustrine deposits of the Rennes Basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ghirardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOG - the 26th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">26th International meeting on Organic Geochemistry : IMOG 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Costa Adeje, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00866054v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des écosystèmes continentaux à la transition Eocène-Oligocène. Apport de la matière organique des sédiments lacustres du Bassin de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ghirardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chateauneuf Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17454,6576 +17558,6576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarker assemblages associated with the Eocene-Oligocene transition in lacustrine deposits of the Rennes Basin (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental studies on the hydrogen isotopic effects associated with structural changes in pentacyclic triterpenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Quesnel</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Py-Circan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International meeting on Organic Geochemistry : IMOG 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Costa Adeje, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">IMOG - the 26th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905880v1</w:t>
+                <w:t xml:space="preserve">insu-00866054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and hydrological changes at the Paleocene-Eocene boundary in the terrestrial sediments of the Cap d'Ailly core (Upper Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Geologica Belgica Meeting 2012 : GB 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. p. 62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of millet cultivation during the Bronze Age around Lake le Bourget (French Alps) as recorded by a twin sedimentary record of miliacin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII INQUA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland. pp.218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01288807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs moléculaires et autres traceurs paléoenvironnementaux : approche multi-disciplinaire pour la discrimination des impacts anthropiques et climatiques sur l’archivage sédimentaire du lac d’Aydat (Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Q8 "Quaternaire n°8": variabilité spatiale des environnements quaternaires, contraintes, échelles et temporalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un contrôle climatique et démographique sur les concentrations en miliacine dans les sédiments du Lac du Bourget durant l'âge du Bronze ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Q8 "Quaternaire n° 8"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00933777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and isotope characterization of soil lipids along a savannah (C4)/eucalyptus (C3) chronosequence (Pointe-Noire, Congo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Egasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG : The 25th International Meeting on Organic Geochemistry's</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00864199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we estimate catchment-scale biomass production from sedimentary biomarkers? An attempt with miliacin in Late Bronze Age levels from Lake le Bourget (French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00842947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoclimate of the last two millenia in Northeast Brasil revealed by lake Boqueirão sedimentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Lima Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00843519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of compound-specific δD at the field scale: A case study from miliacin in broomcorn millet (Panicum miliaceum).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00843188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection of triterpenyl acetates in soils: sources and potential as new palaeoenvironmental biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG : The 25th International Meeting on Organic Geochemistry's</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00864226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarker distribution along a pedosequence recording a transition from pasture to conifer forest (Massif Central, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Paleocene-Eocene Thermal Maximum consequences on terrestrial environments. Insights from the evolution of organic matter in the Vasterival section (Dieppe-Hampshire Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland</w:t>
+              <w:t xml:space="preserve">CEBP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00843757v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleocene-Eocene Thermal Maximum consequences on terrestrial environments. Insights from the evolution of organic matter in the Vasterival section (Dieppe-Hampshire Basin, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Biomarker distribution along a pedosequence recording a transition from pasture to conifer forest (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Dupuis</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEBP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IMOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574777v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00843757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methoxy-serratenes as discriminant biomarkers for soils developed under conifer forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00786026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleocene-Eocene Thermal Maximum impacts on terrestrial environments. Insights from the organic matter evolution in the Vasterival section (Dieppe-Hampshire Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00843764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of hydrogen isotopes between source water, leaf water and miliacin in Panicum miliaceum grown under controlled conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studium Conference : "Hydrogen Isotopes as Environmental Recorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00865271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enregistrement sédimentaire du lac d'Aydat (Puy-de Dôme) : conséquences cumulées de l'activité humaine et de la paléohydrologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00933787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined δ13C - δD analysis of pentacyclic triterpenes and their derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00842940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleocene-Eocene Thermal Maximum consequences on terrestrial environments. Insights from the evolution of organic matter in the Vasterival section (Paris Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès français de stratigraphie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlantic gyres variability during the last millennium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Khodri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ullah Ezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00863967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution haute résolution de la culture du millet et de l'érosion des sols durant l'âge du Bronze dans les sédiments du Lac du Bourget (Savoie).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Molecular signature of Late Bronze Age archaeological layers preserved in littoral settings in Lake le Bourget (French Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières Organiques et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Sainte Maxime, France. 1 p</w:t>
+              <w:t xml:space="preserve">International Meeting of Organic Geochemistry - IMOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00442937v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00442920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortèges lipidiques associés aux niveaux archéologiques de l'âge du Bronze Final et préservés en contexte sub-aquatique littoral (Lac du Bourget, Savoie).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evolution haute résolution de la culture du millet et de l'érosion des sols durant l'âge du Bronze dans les sédiments du Lac du Bourget (Savoie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières Organiques et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte Maxime, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00442936v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00442937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular signature of Late Bronze Age archaeological layers preserved in littoral settings in Lake le Bourget (French Alps).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cortèges lipidiques associés aux niveaux archéologiques de l'âge du Bronze Final et préservés en contexte sub-aquatique littoral (Lac du Bourget, Savoie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting of Organic Geochemistry - IMOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, France. 1 p</w:t>
+              <w:t xml:space="preserve">Matières Organiques et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Sainte Maxime, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00442920v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00442936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution record of millet cultivation during the Bronze Age around Lake le Bourget (French Alps). Is there any climatic control?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting of Organic Geochemistry - IMOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Brême, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.EGU2009-0, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00442921v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00442917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution record of millet cultivation during the Bronze Age around Lake le Bourget (French Alps). Is there any climatic control?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.EGU2009-0, 2009</w:t>
+              <w:t xml:space="preserve">International Meeting of Organic Geochemistry - IMOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brême, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00442917v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00442921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution record of millet cultivation during the Bronze Age around Lake le Bourget (French Alps). Is there any climatic control?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Meeting of Organic Geochemistry (IMOG 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Brême, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker signatures of former soil uses. A case study from the catchment area of Lake Aydat (Massif Central, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting of Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Brême, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00442918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements récents de l'environnement et des activités humaines autour du Lac du Boqueirão (Nord Est Brésil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières Organiques et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00442935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Ocean Variabilty to Phytoplankton Changes Over the Last 2000 Years off N. Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Bouloubassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ullah Ezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gondry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, San Francisco, United States. pp.51B-1494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00442934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic insights into the bioprecipitation of carbonates in photosynthetic biofilms. A case study from La Laguna de Chiprana hypersaline lake (Spain).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Millet cultivation history in the alps during the last 6000 yrs as revealed by a sedimentary biomarker.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Baillif</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. pp.P184-TU</w:t>
+              <w:t xml:space="preserve">23rd International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00188033v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00192593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millet cultivation history in the alps during the last 6000 yrs as revealed by a sedimentary biomarker.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Organic insights into the bioprecipitation of carbonates in photosynthetic biofilms. A case study from La Laguna de Chiprana hypersaline lake (Spain).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. 3 p</w:t>
+              <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. pp.P184-TU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00192593v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00188033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du paléolac de Sarliève (Puy-de Dôme) et de son environnement durant l'Atlantique : à la recherche d'indices d'activité anthropique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Stefanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Caen, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00196065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distortion of the (paleo) environmental message recorded by molecular organic markers: example of an eutrophic lake (Aydat, Puy de Dôme, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stefanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Limnology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00196055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new sedimentary biomarker Tracks millet cultivation in the alps during the last 6000 yrs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILIC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00196052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrement de paléofluctuations hydrologiques dans des séries tourbeuses : le remplissage holocène du marais de Chautagne, entre Rhône et lac du Bourget</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : apport des lipides sédimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vasic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lottier</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès Français de Sédimentologie</w:t>
+              <w:t xml:space="preserve">Association des Sédimontologistes Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Caen, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00196060v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00196282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : apport des lipides sédimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Enregistrement de paléofluctuations hydrologiques dans des séries tourbeuses : le remplissage holocène du marais de Chautagne, entre Rhône et lac du Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maissa Morched-Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des Sédimontologistes Français</w:t>
+              <w:t xml:space="preserve">11ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Caen, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00196282v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00196060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture du millet et érosion des sols depuis l'Age du Bronze autour du Lac du Bourget : Apport des lipides sédimentaires au projet APHRODYTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution ECLIPSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00442941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitinozoan chemical composition: New insights from organic geochemistry and molecular biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meller A. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeozoic palynology in space and time: CIMP General Meeting 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic. pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00196195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matière organique sédimentaire de deux zones d'upwelling sud américaines : évolution des marqueurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e congrès de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Sédimentologistes Français, 2005, Giens, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distorsion du message (paléo) environnemental enregistré par les marqueurs organiques moléculaires: EXEMPLE d'un lac eutrophe (Aydat, Puy de Dôme).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stefanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene Paleoceanographic Conditions of Cabo Frio Upwelling System (Rio de Janeiro / Brazil). As Inferred by Bulk and Molecular Geochemical Approach From Sedimentary Organic Matter.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcio Gurgel</w:t>
+                <w:t xml:space="preserve">Estimation des variations d'humidité dans le nord-est du Brésil depuis 20 000 ans au moyen du D/H de biomarqueurs moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongsong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, San Francisco, United States. pp.52C-07</w:t>
+              <w:t xml:space="preserve">Association des Sédimentologistes Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Giens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092631v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00196276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleohydrology of tropical South America since the Last Glacial Maximum. Insights from the δD of algal and terrestrial molecular markers in lake sediments.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rapid paleoenvironmental variations in NE Brazil during the Lateglacial. Insights from TpS2, S3CO2 and S3CO Rock Eval parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kéravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Meeting Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Seville, Spain</w:t>
+              <w:t xml:space="preserve">22nd IMOG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Séville, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085121v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00442940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des variations d'humidité dans le nord-est du Brésil depuis 20 000 ans au moyen du D/H de biomarqueurs moléculaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Paleohydrology of tropical South America since the Last Glacial Maximum. Insights from the δD of algal and terrestrial molecular markers in lake sediments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongsong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des Sédimentologistes Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Giens, France. 1 p</w:t>
+              <w:t xml:space="preserve">22th International Meeting Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00196276v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid paleoenvironmental variations in NE Brazil during the Lateglacial. Insights from TpS2, S3CO2 and S3CO Rock Eval parameters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Holocene Paleoceanographic Conditions of Cabo Frio Upwelling System (Rio de Janeiro / Brazil). As Inferred by Bulk and Molecular Geochemical Approach From Sedimentary Organic Matter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IMOG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Séville, Spain. 2 p</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, San Francisco, United States. pp.52C-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00442940v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decadal to multi-decadal variability of sea surface temperatures in the North Atlantic over the last 2000 yrs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jón Eiríksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Luise Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Turon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nice, France. pp.Vol.7, 08808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Tephrochronology to the Dating of a Multi-proxy Study of High Resolution Marine Shelf Records at the North Atlantic Oceanographic Polar Front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jón Eiríksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eystein Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Vienne, Austria. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement et impacts des variations climatiques dans les écosystèmes lacustres : apport des biomarqueurs moléculaires et de leur composition isotopique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème Conférence de l'Association Française de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle image la matière organique sédimentaire est elle susceptible de conserver de son environnement originel? L'exemple d'un lac eutrophe : Aydat (Puy de Dôme, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stefanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème conférence de l'Association Française de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Besançon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00196206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs et isotopie moléculaire dans les archives lacustres : acquis récents et perspectives d'application.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Géologique de France : "Archives lacustres en domaine tempéré".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of past climates from sedimentary biomarkers. Ancient molecules for past climate reconstructions: a large field of application for spectroscopic methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongsong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Congrès de la Société Française de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution et état de préservation de la matière organique sédimentaire des sédiments superficiels du Lac Caço (Maranão, Brésil). Production/diagenèse organique précoce et remplissage sédimentaire lacustre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Nouveaux marqueurs moléculaires témoins des successions végétales en domaine tropical. Exemple du Lac Caçó (Nord Est Brésil) depuis le DMG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Sédimentologistes Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, 2003, Bordeaux, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085104v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00196202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux marqueurs moléculaires témoins des successions végétales en domaine tropical. Exemple du Lac Caçó (Nord Est Brésil) depuis le DMG.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Distribution et état de préservation de la matière organique sédimentaire des sédiments superficiels du Lac Caço (Maranão, Brésil). Production/diagenèse organique précoce et remplissage sédimentaire lacustre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merouane Foudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Sédimentologistes Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Bordeaux, France. 3 p</w:t>
+              <w:t xml:space="preserve">, 2003, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00196202v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onocerane I witnesses to dry climatic phases at the end of Last Glacial Maximum and during the Younger Dryas in Northern Brazil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Kralow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des variations paléoenvironnementales durant le Quaternaire récent en domaine intertropical (Lac Caço, Brésil) : Apports de la géochimie organique globale et moléculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Sédimentologiqtes Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sédimentation organo-minérale marqueur des changements environnementaux et climatiques au Nord-Est du Brésil (Lac Caço, Maranhão, Brésil) durant les 21,000 ans Cal BP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Sédimentologistes Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24033,1988 +24137,1988 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation 14C sur ECHoMICADAS, LSCE, Gif-sur-Yvette : actualisation des protocoles de chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Delibrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/spvf-rw81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoenvironmental and paleoclimate variations in northeastern Brazil during the last deglaciation: an organic isotope geochemistry approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiano Chiessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et Impact 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Gif-sur Yvette, France. Climat et Impacts 2024 - book of abstracts, 1 (-), pp.244, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilisation de la datation 14C des coquilles d’escargots : vers une approche innovante par la conchyoline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Kader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime C. Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/e1nn-7s59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid biomarkers in tree rings: chemotaxonomy, diagenesis and potential for palaeoenvironmental reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Riausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG 2023 - 31st International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$^{14}$C dating of molecular biomarkers. Recent developements at LSCE and application to archaeological butters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugurta Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG 2023 - 31st International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls on the spatial distribution and temporal variations of PAH in the sediments of the Paris sewerage system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG 2023 - 31st International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid biomarkers archived in guano accumulations from French caves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG 2023 - 31st International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENVIRONMENTAL AND ANTHROPIC CONTROLS ON SEDIMENTS AND BIOMARKER DEPOSITION IN A DECANTATION TANK (ORLEANS, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Göteborg, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene hydrological changes in the Eastern Equatorial Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Garcia Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAGES OSM Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoclimatic changes recorded by δD of n-alkanes and δ15Norg in a continental section of central Asia (Early Jurassic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Yans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG 2015 27th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01288847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen isotopes from terrestrial organic matter as a new paleoclimatic proxy for pre-quaternary time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Yans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Storme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , Geophysical Research Abstracts, 16, 2014, EGU General Assembly 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01060691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Dimethoxyserratene derivatives in a peat bog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Meeting on Organic Geochemistry (IMOG 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01295797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEMICAL DIVERSITY OF SOIL LIPIDS REFLECTS SURROUNDING BIODIVERSITY IN A FRENCH PEATBOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01295607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STEROLS AND BILE ACIDS IN URBAN AND RURAL SOILS AS FAECAL MARKERS OF LAND-USE SINCE THE BRONZE AGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG2013 : the 26th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00866040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritage moléculaire des sols actuels: Vers une approche spatialisée des paléochamps de millet autour du Lac du Bourget.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Q8 "Quaternaire n° 8"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00933776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sedimentary record of the Lake Aydat (French Massif Central) : cumulated consequences of human activities and palaeohydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Congrès de l’Association des sédimentologistes français (ASF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01841834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26024,156 +26128,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre Blanc - Paléoclimats et Paléoenvironnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 147 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26183,300 +26287,300 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions APDCA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-134, 2021, 2-904110-64-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lac du Bourget (Savoie, France) à l'Âge du Bronze : végétation, impacts anthropiques et climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H.Richard ; D.Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le peuplement de l'arc alpin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du CTHS, Paris, pp.107-121, 2008, Documents préhistoriques. Edition électronique 5/2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26486,91 +26590,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water balance over the last 20,000 yrs in North-Eastern Brazil. Insights from the dD variations of fatty acids from a lacustrine series (Lagoa do Caçó).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00689321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26580,243 +26684,243 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les moyens de sondage continentaux en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] CNRS - INSU; CNRS - INEE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26826,100 +26930,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des variations paléoenvironnementales depuis 20000 ans dans le Nord Est du Brésil (Lac Caço) par les triterpènes et autres marqueurs organiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université d'Orléans, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00002942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26929,105 +27033,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs moléculaires des interactions passées entre le climat, les écosystèmes, et les sociétés : De l’allégorie de la caverne d’Ali Baba à la Géochimie Organique du ressenti et des sens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université d'Orléans, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02162030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId546"/>
+      <w:footerReference w:type="default" r:id="rId548"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27095,51 +27199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F149F137"/>
+    <w:nsid w:val="A5D12D61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27326,51 +27430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-jacob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3921-9566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074228307" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-1970-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02396-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250553" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107211" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05187583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-025-00992-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240655" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154836v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106078" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04033295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elicia Verardo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2023.104168" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.46" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Florenzano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cl&#242;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310408" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03175971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Terwilliger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104221" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03478545v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Geigl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.10759" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-021-00092-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100238" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950486v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Motuzaite Matuzeviciute" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G E Lightfoot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K Outram" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00924-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02125305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;ty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.221" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01732530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Khalifa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Affouri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rigane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.03.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.11.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01503523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.03.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01511406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.130" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.046" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berdagu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery T. Terwilliger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.10.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365745v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2016.00092" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00832347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Motuzaite-Matuzeviciute" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Telizhenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K. Jones" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-013-0142-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01382763v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen Tu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.08.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01115614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2015.01.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rousseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.07.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.09.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00831465v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200058124" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00781618v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613484616" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00787432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.02.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801796v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.02.035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00781644v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34073.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zewdu Eshetu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Adderley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.10.040" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00759832v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.11.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852004v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.07.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00837683v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.06.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0505-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Foudi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.03.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00824118v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Spadano Albuquerque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730933v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.08.021" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.07.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736588v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.07.025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5092" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02292350v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Masuda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.09.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445044v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.12.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608100568" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00272141v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2008.04.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311666v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Ezat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.01.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00148275v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.06.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311656v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mass&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Rowland" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eystein Jansen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.03.017" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311783v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310963v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Morched-Issa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.06.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170377v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Guido" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Mastandrea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.07.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022545v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.10.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00149308v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Paris" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monod" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meller A. Miller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Tang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2007.06.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00118667v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsong Huang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.12.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022471v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2004.09.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022457v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022458v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2003.12.005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022687v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876455v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Etourneau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876470v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755119v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623220v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623181v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213954v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13043" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213991v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214056v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Ghalem" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588201v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265909v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Iakovleva" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baele" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308762v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902683" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308801v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064833v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacob" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308778v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976239v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hamon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896802v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552728v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Digiovanni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552727v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547390v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zech" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875283v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401379v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Khalif&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401861v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689656v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689669v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877006v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand David" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689655v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401393v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau&#178;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401383v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Maisonhaute" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Omod&#233;o Sal&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401367v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ghirardi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401281v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400951v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Terwilliger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemilbeau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401863v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689714v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401870v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401864v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401874v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401275v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689725v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery J. Terwilliger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288861v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Priou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288773v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401411v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen Tu Thanh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203470v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289313v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400923v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877052v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289583v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689682v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613132v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687232v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289581v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203472v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060600v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060861v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060423v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin L. Fogel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060680v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024771v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Falzon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024792v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060597v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zech" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061357v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060630v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060605v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288751v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878779v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931923v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866043v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933760v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843521v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843525v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864274v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866054v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Py-Circan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878777v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chateauneuf Jean-Jacques" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00905880v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00740629v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288807v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112100v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933777v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864199v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Egasse" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00842947v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ledoux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843519v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lima Costa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boucher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843188v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864226v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843757v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574777v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00786026v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843764v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865271v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933787v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00842940v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541060v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00863967v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442937v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442936v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442920v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442921v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442917v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427315v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442918v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442935v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442934v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gondry" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00188033v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192593v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196065v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Stefanova" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196055v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stefanova" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196052v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196060v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Morched-Issa" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196282v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vasic" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442941v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196195v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00096350v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Gurgel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079306v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092631v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085121v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196276v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442940v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085084v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n Eir&#237;ksson" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Luise Knudsen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Turon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023608v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023601v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196206v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023600v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023602v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085104v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196202v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022465v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022464v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023597v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886755v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/spvf-rw81" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490126v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Dejean" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Chiessi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04901861v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kader" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C. Bridoux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e1nn-7s59" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213717v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Riausset" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213701v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213726v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214041v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281612v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thibault" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thiebault" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550942v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia Molina" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288847v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060691v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Storme" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295797v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295607v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866040v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933776v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841834v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04530506v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livreblancpaleo.lsce.ipsl.fr/doku.php" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333253v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00689321v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820433v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calzas" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002942v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02162030v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-jacob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3921-9566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074228307" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-1970-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564094v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58981/bluepapers.2026.2.15" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02396-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107211" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250553" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05187583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-025-00992-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240655" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04033295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elicia Verardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2023.104168" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.46" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Florenzano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cl&#242;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310408" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03478545v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Geigl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.10759" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03175971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Terwilliger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104221" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-021-00092-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100238" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950486v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Motuzaite Matuzeviciute" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G E Lightfoot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K Outram" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00924-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02125305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;ty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.221" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01732530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Khalifa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Affouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rigane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.03.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394967v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.11.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01503523v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.03.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01511406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.130" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225227v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berdagu&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery T. Terwilliger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.10.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365745v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2016.00092" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00832347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Motuzaite-Matuzeviciute" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Telizhenko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K. Jones" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-013-0142-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01382763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen Tu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yans" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.08.020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01115614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2015.01.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057366v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rousseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.07.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.09.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00831465v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200058124" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00781618v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613484616" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00787432v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.02.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.02.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00781644v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34073.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852004v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.07.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00759832v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.11.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749909v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zewdu Eshetu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Adderley" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.10.040" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00837683v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.06.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Foudi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.03.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681805v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0505-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00824118v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Spadano Albuquerque" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730933v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.08.021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723014v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.07.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.07.025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602348v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5092" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02292350v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Masuda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.09.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445044v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.12.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608100568" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00272141v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2008.04.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311666v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Ezat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.01.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311656v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mass&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Rowland" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eystein Jansen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.03.017" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00148275v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.06.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311783v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310963v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Morched-Issa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.06.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170377v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Guido" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Mastandrea" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.07.015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022545v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.10.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00149308v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Paris" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monod" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meller A. Miller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Tang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2007.06.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00118667v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsong Huang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.12.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022471v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2004.09.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2003.12.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022687v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876455v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Etourneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876470v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755119v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623181v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213954v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13043" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213991v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214056v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Ghalem" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588201v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308762v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902683" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265909v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Iakovleva" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baele" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064833v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacob" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308801v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308778v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976239v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Junet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hamon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896802v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552728v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Digiovanni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547390v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zech" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552727v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875283v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401379v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Khalif&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401861v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689656v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689655v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401393v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau&#178;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689669v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877006v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand David" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401367v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ghirardi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401383v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Maisonhaute" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Omod&#233;o Sal&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400951v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Terwilliger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemilbeau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401281v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401863v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689714v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401864v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401874v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401275v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689725v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery J. Terwilliger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401870v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288861v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Priou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288773v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689682v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289583v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401411v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen Tu Thanh" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203470v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289313v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877052v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400923v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613132v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687232v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203472v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289581v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060680v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madani" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060600v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060423v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin L. Fogel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060861v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060597v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zech" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061357v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024792v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024771v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Falzon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060630v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060605v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288751v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843521v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931923v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878779v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866043v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933760v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864274v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843525v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00905880v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878777v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chateauneuf Jean-Jacques" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866054v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Py-Circan" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00740629v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288807v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112100v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933777v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864199v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Egasse" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00842947v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ledoux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843519v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lima Costa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boucher" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843188v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864226v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574777v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843757v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00786026v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843764v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865271v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933787v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00842940v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541060v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00863967v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442920v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442937v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442936v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442917v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442921v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427315v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442918v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442935v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442934v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gondry" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192593v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00188033v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196065v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Stefanova" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196055v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maman" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stefanova" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196052v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196282v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vasic" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196060v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Morched-Issa" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442941v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196195v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00096350v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Gurgel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079306v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196276v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442940v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085121v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092631v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085084v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n Eir&#237;ksson" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Luise Knudsen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Turon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023608v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023601v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196206v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023600v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023602v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00196202v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085104v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022465v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022464v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023597v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886755v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/spvf-rw81" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490126v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Dejean" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Chiessi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04901861v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kader" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C. Bridoux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brun" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/e1nn-7s59" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213717v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Riausset" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213701v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213726v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214041v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281612v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thibault" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thiebault" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550942v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia Molina" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288847v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060691v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Storme" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295797v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295607v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866040v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933776v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841834v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04530506v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livreblancpaleo.lsce.ipsl.fr/doku.php" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333253v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00689321v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820433v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calzas" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002942v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02162030v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>