--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -100,5547 +100,5547 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la Cour de cassation fait (encore) de l'arbitrage sans le savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique d’arbitrage : avis de retour au calme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique d’arbitrage : l’influence du décret du 29 décembre 2023 sur l’exercice des voies de recours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lancement d’un groupe de travail sur l’arbitrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives contentieuses internationales (PCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.123-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le législateur torpille les jurisprudences INSERM et SMAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26, pp.1296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04639850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : l'éviction du déséquilibre significatif de l'ordre public international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique d’arbitrage : le juge anglais, juge universel de l’arbitrage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : l'éviction du déséquilibre significatif de l'ordre public international</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tribunal des activités économiques : une chimère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.735</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notification et arbitrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : Ukraine/Russie, la bataille juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le tribunal des activités économiques : une chimère ?</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une nouvelle réforme de la procédure civile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15, pp.735</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : la Cour de cassation fait (encore) de l'arbitrage sans le savoir</w:t>
+              <w:t xml:space="preserve">, 2023, 14, pp.728</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04063097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : effet utile v. volonté des parties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : Ukraine/Russie, la bataille juridique</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : variations autour de la compétence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : variations autour de la compétence</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La survie d’une clause compromissoire par-delà les siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'arbitrage = The Paris journal of international arbitration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas se tromper de cible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vers une nouvelle réforme de la procédure civile ?</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : le Conseil d’État enterre Galakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : à l’ami, à la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l’arbitrage interne et international : panorama 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la Cour de cassation crève l’abcès sur l’ordre public international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La computation des délais en matière de déféré : petits détails pratiques et grands enjeux théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, pp.728</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : effet utile v. volonté des parties</w:t>
+              <w:t xml:space="preserve">, 2022, 33, pp.1687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03787290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : et pour quelques dollars de plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ne pas se tromper de cible</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage et question préjudicielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'arbitrage = The Paris journal of international arbitration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la cour d’appel de Paris entre en résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : le Conseil d’État enterre Galakis</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la face cachée des recours contre la sentence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : à l’ami, à la mort</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause compromissoire et les parties faibles dans les contrats financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mercuriales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : CJUE versus CEDH, la bataille pour l’arbitrage a commencé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Notification et arbitrage</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : où va le contrôle étatique de l’arbitrage international ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l’arbitrage interne et international : panorama 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : après Komstroy, Londres rit et Paris pleure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : l’art de l’esquive en matière de corruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la CEDH, nouveau juge du recours contre les sentences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la révélation encore révolutionnée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La publicité des décisions de justice en matière civile à l'épreuve de la numérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relativité de l'autorité de la chose jugée : retour sur un sujet de l'ENM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.1433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03300919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il consolider Dalico ? Réflexion sur les règles matérielles relatives à la compétence arbitrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Droit de l’arbitrage interne et international : panorama 2021</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1049</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parties faibles : l'arbitrage à un tournant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Jurídica Franco-Argentina / Revue Juridique Franco-Argentine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : le conseiller de la mise en état, l’exécution de la sentence et la Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : la Cour de cassation crève l’abcès sur l’ordre public international</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : l’assemblée plénière fait de l’arbitrage sans le savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La computation des délais en matière de déféré : petits détails pratiques et grands enjeux théoriques</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la Cour de cassation coule la Jaguar et le Rado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : déflagration dans le recours en annulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : l’arbitrage à l’épreuve du déséquilibre significatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La simplification des exceptions d'incompétence : une bombe à retardement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 33, pp.1687</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : et pour quelques dollars de plus</w:t>
+              <w:t xml:space="preserve">, 2020, 09, pp.495</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l’arbitrage interne et international : panorama 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : la cour d’appel de Paris entre en résistance</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : compétence et corruption – le recours en annulation à rude épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : la face cachée des recours contre la sentence</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action extracontractuelle et arbitrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : le Venezuela gagne une bataille devant le juge de l’annulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : CJUE versus CEDH, la bataille pour l’arbitrage a commencé</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la CJUE surmonte (timidement) sa réticence vis-à-vis de l’arbitrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : la révélation encore révolutionnée ?</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la fin de la saga Tecnimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : la CEDH, nouveau juge du recours contre les sentences ?</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : l’affaire Tapie, suite… et toujours pas fin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Droit de l’arbitrage interne et international : panorama 2020</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contradictoire et le défendeur non comparant : déshabiller Pierre pour habiller Paul ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.9-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La publicité des décisions : une garantie émoussée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Suppl. au n°14, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la cour d’appel de Paris s’adonne à l’orfèvrerie juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : après Komstroy, Londres rit et Paris pleure</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux international de la rupture brutale des relations commerciales établies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : arbitrage et question préjudicielle – la cour d’appel de Paris jette un pavé dans la mare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : l’art de l’esquive en matière de corruption</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exception de connexité : le tribunal de commerce ne peut connaître des demandes n’entrant pas dans sa compétence d’attribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">La relativité de l'autorité de la chose jugée : retour sur un sujet de l'ENM</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspicion légitime : qualification de la décision du président d’une juridiction accueillant la demande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exclusion du contredit contre les ordonnances rendues en la forme des référés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La saisine du bâtonnier et les exigences de l’article 58 du code de procédure civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les applications peu convaincantes de l'article 528-1 du code de procédure civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27, pp.1433</w:t>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : où va le contrôle étatique de l’arbitrage international ?</w:t>
+              <w:t xml:space="preserve">, 2018, 26, pp.1471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impécunieux, l'accès au juge et la compétence du tribunal arbitral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insaisissable qualification des décisions du conseil de l’ordre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : l’assemblée plénière fait de l’arbitrage sans le savoir</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité de l’assignation en procédure d’appel : vice de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : l’arbitrage à l’épreuve du déséquilibre significatif</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de demande reconventionnelle, pas d’interruption de la prescription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : déflagration dans le recours en annulation</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La non-comparution ne dispense pas le juge de se prononcer sur le bien-fondé du recours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La simplification des exceptions d'incompétence : une bombe à retardement ?</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Tapie : irrecevabilité de la tierce opposition de l’arbitre contre la rétractation de sa sentence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juge de l’honoraire : sursis à statuer en cas de demande relative à l’existence du mandat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la motivation au cœur du contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrecevabilité et autorité de la chose jugée : les dangereuses incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 09, pp.495</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : la Cour de cassation coule la Jaguar et le Rado</w:t>
+              <w:t xml:space="preserve">, 2018, 42, pp.2347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité de la demande de retrait litigieux dans les recours formés contre une sentence arbitrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convocation aux audiences : le formalisme au service de la connaissance des actes du procès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Droit de l’arbitrage interne et international : panorama 2019</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime de la décision du bâtonnier en matière de suppléance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : compétence et corruption – le recours en annulation à rude épreuve</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistance éducative : les conditions de renouvellement des mesures provisoires précisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : le conseiller de la mise en état, l’exécution de la sentence et la Russie</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La signification au nom d’une personne décédée est affectée d’un vice de fond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : le Venezuela gagne une bataille devant le juge de l’annulation</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention EDH et la réforme de la Cour de cassation : vers un brevet de conventionnalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : la CJUE surmonte (timidement) sa réticence vis-à-vis de l’arbitrage</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’irrecevabilité de l’appel-nullité exercé contre un avis du bâtonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : la fin de la saga Tecnimont</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délivrance des décisions de justice et vie privée : quand « ceinture et bretelles » rime avec danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : l’affaire Tapie, suite… et toujours pas fin ?</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de forclusion, introduction de l’instance et saisine du juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : la cour d’appel de Paris s’adonne à l’orfèvrerie juridique</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expertises judiciaires civiles devant les tribunaux de grande instance et les cours d’appel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : arbitrage et question préjudicielle – la cour d’appel de Paris jette un pavé dans la mare</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tableau de bord 2018 de la justice dans l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Exception de connexité : le tribunal de commerce ne peut connaître des demandes n’entrant pas dans sa compétence d’attribution</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation sur la nationalité : pas de nouvelle formalité auprès du ministère de la Justice lors d’un renvoi après cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...1655 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03958547v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03958552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5859,182 +5859,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Commentaire de l'article 13 du Règlement n°261/2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Règlement (CE) n°261/2004 sur la protection des passagers aériens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant Edition, pp.189, 2021, Droit de l'Union européenne, 978-2-8027-6768-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Action de groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Callé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code de procédure civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Allard</w:t>
-[...35 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03971753v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03971552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indemnisation du passager – aspects procéduraux</w:t>
               </w:r>
@@ -6515,51 +6515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jourdan-Marques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862932v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639850v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862935v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862948v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971706v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787290v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958546v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958551v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958553v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217179v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958564v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958548v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Allard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862946v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas-Gr&#233;ciano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03213109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siguoirt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jourdan-Marques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862936v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639850v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958526v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958555v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Allard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862946v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas-Gr&#233;ciano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03213109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siguoirt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>