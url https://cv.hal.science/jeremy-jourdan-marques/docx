--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -100,4788 +100,4788 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lancement d’un groupe de travail sur l’arbitrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives contentieuses internationales (PCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.123-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le législateur torpille les jurisprudences INSERM et SMAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.1296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04639850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : l’influence du décret du 29 décembre 2023 sur l’exercice des voies de recours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : avis de retour au calme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : l'éviction du déséquilibre significatif de l'ordre public international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : le juge anglais, juge universel de l’arbitrage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tribunal des activités économiques : une chimère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.735</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique d’arbitrage : la Cour de cassation fait (encore) de l'arbitrage sans le savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : avis de retour au calme</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : effet utile v. volonté des parties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : l’influence du décret du 29 décembre 2023 sur l’exercice des voies de recours</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une nouvelle réforme de la procédure civile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.728</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04063097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : variations autour de la compétence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Le législateur torpille les jurisprudences INSERM et SMAC</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : Ukraine/Russie, la bataille juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La survie d’une clause compromissoire par-delà les siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'arbitrage = The Paris journal of international arbitration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas se tromper de cible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : le Conseil d’État enterre Galakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : à l’ami, à la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notification et arbitrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La computation des délais en matière de déféré : petits détails pratiques et grands enjeux théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 26, pp.1296</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : l'éviction du déséquilibre significatif de l'ordre public international</w:t>
+              <w:t xml:space="preserve">, 2022, 33, pp.1687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03787290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : et pour quelques dollars de plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : le juge anglais, juge universel de l’arbitrage ?</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la Cour de cassation crève l’abcès sur l’ordre public international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le tribunal des activités économiques : une chimère ?</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage et question préjudicielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'arbitrage = The Paris journal of international arbitration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l’arbitrage interne et international : panorama 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la cour d’appel de Paris entre en résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la face cachée des recours contre la sentence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause compromissoire et les parties faibles dans les contrats financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mercuriales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : CJUE versus CEDH, la bataille pour l’arbitrage a commencé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : l’art de l’esquive en matière de corruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l’arbitrage interne et international : panorama 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : après Komstroy, Londres rit et Paris pleure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la CEDH, nouveau juge du recours contre les sentences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la révélation encore révolutionnée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La publicité des décisions de justice en matière civile à l'épreuve de la numérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relativité de l'autorité de la chose jugée : retour sur un sujet de l'ENM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15, pp.735</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Notification et arbitrage</w:t>
+              <w:t xml:space="preserve">, 2021, 27, pp.1433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03300919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il consolider Dalico ? Réflexion sur les règles matérielles relatives à la compétence arbitrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : Ukraine/Russie, la bataille juridique</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1049</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parties faibles : l'arbitrage à un tournant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Jurídica Franco-Argentina / Revue Juridique Franco-Argentine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : où va le contrôle étatique de l’arbitrage international ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vers une nouvelle réforme de la procédure civile ?</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la Cour de cassation coule la Jaguar et le Rado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : déflagration dans le recours en annulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : l’arbitrage à l’épreuve du déséquilibre significatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La simplification des exceptions d'incompétence : une bombe à retardement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, pp.728</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : effet utile v. volonté des parties</w:t>
+              <w:t xml:space="preserve">, 2020, 09, pp.495</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : l’assemblée plénière fait de l’arbitrage sans le savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : variations autour de la compétence</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l’arbitrage interne et international : panorama 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Ne pas se tromper de cible</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : compétence et corruption – le recours en annulation à rude épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : le Conseil d’État enterre Galakis</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : le conseiller de la mise en état, l’exécution de la sentence et la Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : à l’ami, à la mort</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la fin de la saga Tecnimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Droit de l’arbitrage interne et international : panorama 2021</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : le Venezuela gagne une bataille devant le juge de l’annulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : la Cour de cassation crève l’abcès sur l’ordre public international</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la CJUE surmonte (timidement) sa réticence vis-à-vis de l’arbitrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La computation des délais en matière de déféré : petits détails pratiques et grands enjeux théoriques</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : l’affaire Tapie, suite… et toujours pas fin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contradictoire et le défendeur non comparant : déshabiller Pierre pour habiller Paul ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.9-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La publicité des décisions : une garantie émoussée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Suppl. au n°14, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la cour d’appel de Paris s’adonne à l’orfèvrerie juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux international de la rupture brutale des relations commerciales établies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : arbitrage et question préjudicielle – la cour d’appel de Paris jette un pavé dans la mare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action extracontractuelle et arbitrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juge de l’honoraire : sursis à statuer en cas de demande relative à l’existence du mandat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité de l’assignation en procédure d’appel : vice de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La non-comparution ne dispense pas le juge de se prononcer sur le bien-fondé du recours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Tapie : irrecevabilité de la tierce opposition de l’arbitre contre la rétractation de sa sentence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insaisissable qualification des décisions du conseil de l’ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de demande reconventionnelle, pas d’interruption de la prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exclusion du contredit contre les ordonnances rendues en la forme des référés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La saisine du bâtonnier et les exigences de l’article 58 du code de procédure civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les applications peu convaincantes de l'article 528-1 du code de procédure civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 33, pp.1687</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : et pour quelques dollars de plus</w:t>
+              <w:t xml:space="preserve">, 2018, 26, pp.1471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impécunieux, l'accès au juge et la compétence du tribunal arbitral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique d’arbitrage : la motivation au cœur du contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : la cour d’appel de Paris entre en résistance</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrecevabilité et autorité de la chose jugée : les dangereuses incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.2347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité de la demande de retrait litigieux dans les recours formés contre une sentence arbitrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exception de connexité : le tribunal de commerce ne peut connaître des demandes n’entrant pas dans sa compétence d’attribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chronique d’arbitrage : la face cachée des recours contre la sentence</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspicion légitime : qualification de la décision du président d’une juridiction accueillant la demande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...2137 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03958566v1</w:t>
-              </w:r>
-[...895 lines deleted...]
-                <w:t xml:space="preserve">halshs-02217142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convocation aux audiences : le formalisme au service de la connaissance des actes du procès</w:t>
               </w:r>
@@ -5859,182 +5859,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Action de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Callé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code de procédure civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commentaire de l'article 13 du Règlement n°261/2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jourdan-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Règlement (CE) n°261/2004 sur la protection des passagers aériens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant Edition, pp.189, 2021, Droit de l'Union européenne, 978-2-8027-6768-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971552v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03971753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indemnisation du passager – aspects procéduraux</w:t>
               </w:r>
@@ -6515,51 +6515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jourdan-Marques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862936v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639850v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958526v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958545v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958555v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Allard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862946v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas-Gr&#233;ciano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03213109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siguoirt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jourdan-Marques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639850v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862943v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862923v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862948v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958553v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217179v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958555v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Allard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862946v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas-Gr&#233;ciano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03213109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siguoirt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>