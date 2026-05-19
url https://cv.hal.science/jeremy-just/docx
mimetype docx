--- v0 (2026-03-27)
+++ v1 (2026-05-19)
@@ -324,818 +324,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics at Maize Embryo/Endosperm Interfaces Identifies a Transcriptionally Distinct Endosperm Subdomain Adjacent to the Embryo Scutellum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rosa spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Doll</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.19.00756⟩</w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.146-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2019.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065555v1</w:t>
+                <w:t xml:space="preserve">hal-03153174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa spp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomics at Maize Embryo/Endosperm Interfaces Identifies a Transcriptionally Distinct Endosperm Subdomain Adjacent to the Embryo Scutellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Doll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Caïus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Bendahmane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (2), pp.146-147. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (4), pp.833-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2019.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.19.00756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153174v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of a high-density genetic map significantly improves the quality of reference genome assemblies for rose</w:t>
+                <w:t xml:space="preserve">Single and multiple gene knockouts by CRISPR–Cas9 in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubin Li</w:t>
+                <w:t xml:space="preserve">Nicolas M Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoqian Yang</w:t>
+                <w:t xml:space="preserve">Laurine Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuhua Yang</w:t>
+                <w:t xml:space="preserve">Marie-France Gerentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Just</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huijun Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (4), pp.487-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-42428-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00299-019-02378-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541884v1</w:t>
+                <w:t xml:space="preserve">hal-02349639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and multiple gene knockouts by CRISPR–Cas9 in maize</w:t>
+                <w:t xml:space="preserve">The development of a high-density genetic map significantly improves the quality of reference genome assemblies for rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas M Doll</w:t>
+                <w:t xml:space="preserve">Shubin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Gilles</w:t>
+                <w:t xml:space="preserve">Guoqian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Gerentes</w:t>
+                <w:t xml:space="preserve">Shuhua Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Just</w:t>
+                <w:t xml:space="preserve">Huijun Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (4), pp.487-501. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00299-019-02378-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-42428-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349639v1</w:t>
+                <w:t xml:space="preserve">hal-02541884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t>
+                <w:t xml:space="preserve">A miR172 target-deficient AP2-like gene correlates with the double flower phenotype in roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Raymond</w:t>
+                <w:t xml:space="preserve">Léa François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Just</w:t>
+                <w:t xml:space="preserve">Marion Verdenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Badouin</w:t>
+                <w:t xml:space="preserve">Xiaopeng Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Verdenaud</w:t>
+                <w:t xml:space="preserve">Darcy Ruleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.12912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30918-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798003v1</w:t>
+                <w:t xml:space="preserve">hal-02389731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A miR172 target-deficient AP2-like gene correlates with the double flower phenotype in roses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Verdenaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annick Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.12912. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (6), pp.772-777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30918-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389731v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rosa chinensis cv. viridiflora phyllody phenotype Is associated with misexpression of flower organ identity genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huijun Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1621,295 +1621,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dominant Point Mutation in a RINGv E3 Ubiquitin Ligase Homoeologous Gene Leads to Cleistogamy in Brassica napus</w:t>
+                <w:t xml:space="preserve">Prevalence of gene expression additivity in genetically stable wheat allohexaploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun-Hai Lu</w:t>
+                <w:t xml:space="preserve">Houda Chelaifa-Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Veronique Chague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smahane Chalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Mestiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Arnaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (12), pp.4875 - 4891. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 197 (3), pp.730 - 736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.104315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208649v1</w:t>
+                <w:t xml:space="preserve">hal-01208638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of gene expression additivity in genetically stable wheat allohexaploids</w:t>
+                <w:t xml:space="preserve">A Dominant Point Mutation in a RINGv E3 Ubiquitin Ligase Homoeologous Gene Leads to Cleistogamy in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Chelaifa-Ammari</w:t>
+                <w:t xml:space="preserve">Yun-Hai Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Chague</w:t>
+                <w:t xml:space="preserve">Harry Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smahane Chalabi</w:t>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Mestiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Arnaud</w:t>
+                <w:t xml:space="preserve">Patricia Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 197 (3), pp.730 - 736. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (12), pp.4875 - 4891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.104315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208638v1</w:t>
+                <w:t xml:space="preserve">hal-01208649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duplication and partitioning in evolution and function of homoeologous Q loci governing domestication characters in polyploid wheat</w:t>
               </w:r>
@@ -2163,77 +2163,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide gene expression changes in genetically stable synthetic and natural wheat allohexaploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Chague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Mestiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2795,51 +2795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristic of the Endosperm Adjacent to the Embryo Scutellum (EAS) of Maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fierlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3519,51 +3519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86E63E4D"/>
+    <w:nsid w:val="9AAA21E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3750,51 +3750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-just" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0842-9808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264312236" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360680v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomi Harris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fields" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Hokamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Khetani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.143015.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065555v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#239;us" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grimault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00756" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153174v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bendahmane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2019.11.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubin Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqian Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Yang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42428-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Doll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gilles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gerentes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-019-02378-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fran&#231;ois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Fu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy Ruleman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30918-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qigang Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Jian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianqin Qiu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00996" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel Baldwin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru041" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chushin Koh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Robinson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sateesh Kagale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r77" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253435" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Hai Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rouault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.104315" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa-Ammari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chague" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mestiri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12108" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengcui Zhanga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry H. Belcram" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gornickic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110552108" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Parisod" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarilar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03096.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664349v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Tanguy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03339.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654898v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viollet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Samson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Karsenty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reboux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Veyrieras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg060" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandenbussche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354711v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228447v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992075v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Kodera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Larrieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Riglet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-just" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0842-9808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264312236" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360680v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomi Harris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fields" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Hokamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Khetani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.143015.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bendahmane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2019.11.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#239;us" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grimault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00756" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Doll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gilles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gerentes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-019-02378-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubin Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqian Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42428-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fran&#231;ois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Fu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy Ruleman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30918-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qigang Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Jian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianqin Qiu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00996" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel Baldwin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru041" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chushin Koh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Robinson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sateesh Kagale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r77" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253435" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa-Ammari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chague" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mestiri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12108" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Hai Lu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rouault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.104315" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengcui Zhanga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry H. Belcram" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gornickic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110552108" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Parisod" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarilar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03096.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664349v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Tanguy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03339.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654898v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viollet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Samson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Karsenty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reboux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Veyrieras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg060" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandenbussche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354711v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228447v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992075v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Kodera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Larrieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Riglet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>