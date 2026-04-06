--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,3899 +66,3856 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring factors affecting malaria vaccination intention and COVID-19 vaccine uptake: evidence from a joint analysis in rural Senegal</w:t>
+                <w:t xml:space="preserve">Participation Beyond Compliance: Who Tried to Influence Other People's Vaccination Behaviour During the COVID‐19 Crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cortaredona</w:t>
+                <w:t xml:space="preserve">Hugo Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sokhna</w:t>
+                <w:t xml:space="preserve">Benoît Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maradan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeremy Ward</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-025-26100-x⟩</w:t>
+              <w:t xml:space="preserve">Sociology of Health and Illness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 48 (3), pp.e70170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-9566.70170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501329v1</w:t>
+                <w:t xml:space="preserve">hal-05564500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 vaccine hesitancy and perceived post-vaccination adverse event: Findings from a cross-sectional survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediation Analysis of the Relationship Between Health Literacy and the French General Population’s Opinions on Hepatitis B Vaccination: Representative Cross-Sectional Survey of the SLAVACO Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Dionne</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127529⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12, pp.e82496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/82496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199950v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05556103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Literacy and Health Care System Confidence as Determinants of Attitudes to Vaccines in France: Representative Cross-Sectional Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring factors affecting malaria vaccination intention and COVID-19 vaccine uptake: evidence from a joint analysis in rural Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sokhna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maradan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eh Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Khoury</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/45837⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (1), pp.498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-26100-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04932802v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To understand mRNA vaccine hesitancy, stop calling the public anti-science</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">COVID-19 vaccine hesitancy and perceived post-vaccination adverse event: Findings from a cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Dionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Sauvageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Ward</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sylvain-Morneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fátima Gauna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-024-02816-y⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.127529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584763v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of attitudes towards complementary and alternative medicine (CAM) and vaccines: A representative cross-sectional study in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Ward</w:t>
+                <w:t xml:space="preserve">Health Literacy and Health Care System Confidence as Determinants of Attitudes to Vaccines in France: Representative Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Gauna</w:t>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Deml</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+                <w:t xml:space="preserve">Liem Binh Luong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.115952⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.e45837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/45837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155447v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04932802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does the French public consider to be a conflict of interest for medical researchers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To understand mRNA vaccine hesitancy, stop calling the public anti-science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilien Schultz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 327, pp.115851. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.923-924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.115851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-024-02816-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04302056v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public perceptions of the association between drug effectiveness and drug novelty in France during the COVID-19 pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">What does the French public consider to be a conflict of interest for medical researchers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.05.001⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 327, pp.115851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.115851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676822v1</w:t>
+                <w:t xml:space="preserve">inserm-04302056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From contact tracing to COVID-19 pass holder; the tortured journey of the French TousAntiCovid contact tracing app</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilien Schultz</w:t>
+                <w:t xml:space="preserve">Diversity of attitudes towards complementary and alternative medicine (CAM) and vaccines: A representative cross-sectional study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Gauna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deml</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajae Touzani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Ward</w:t>
+                <w:t xml:space="preserve">Norah Mackendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 206, pp.5-7. </w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 328, pp.115952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2022.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.115952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678635v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with COVID-19 vaccine uptake among French population aged 65 years and older: results from a national online survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From contact tracing to COVID-19 pass holder; the tortured journey of the French TousAntiCovid contact tracing app</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Jin Jung</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rajae Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ward</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12877-022-03338-3⟩</w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206, pp.5-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2022.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889974v1</w:t>
+                <w:t xml:space="preserve">hal-03678635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention to participate in COVID-19 vaccine clinical trials in May 2021: a cross-sectional survey in the general French population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Factors associated with COVID-19 vaccine uptake among French population aged 65 years and older: results from a national online survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jin Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (5), </w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21645515.2022.2072630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12877-022-03338-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758516v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public opinion on a mandatory COVID-19 vaccination policy in France: a cross-sectional survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Intention to participate in COVID-19 vaccine clinical trials in May 2021: a cross-sectional survey in the general French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.10.016⟩</w:t>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2022.2072630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824051v1</w:t>
+                <w:t xml:space="preserve">hal-03758516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with COVID-19 vaccine uptake among French population aged 65 years and older: results from a national online survey</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Public opinion on a mandatory COVID-19 vaccination policy in France: a cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Cracowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12877-022-03338-3⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.433-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889989v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French health pass holds lessons for mandatory COVID-19 vaccination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Factors associated with COVID-19 vaccine uptake among French population aged 65 years and older: results from a national online survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Khouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Gauna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Cracowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-021-01661-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12877-022-03338-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663451v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 vaccine intention among young adults: Comparative results from a cross-sectional study in Canada and France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Bertrand</w:t>
+                <w:t xml:space="preserve">The French health pass holds lessons for mandatory COVID-19 vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Gauna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cracowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2022.02.085⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.232-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-021-01661-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678642v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French public familiarity and attitudes toward clinical research during the COVID-19 pandemic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+                <w:t xml:space="preserve">COVID-19 vaccine intention among young adults: Comparative results from a cross-sectional study in Canada and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Ablona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naseeb Bolduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danya Fast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18052611⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (16), pp.2442-2456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2022.02.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215619v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid‐19 health crisis and lockdown associated with high level of sleep complaints and hypnotic uptake at the population level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Public perceptions of the association between drug effectiveness and drug novelty in France during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Beck</w:t>
+                <w:t xml:space="preserve">Daniela Boaventura Bomfim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Léger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Verger</w:t>
+                <w:t xml:space="preserve">Christian Chabannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.13119⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (6), pp.693-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142048v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public perceptions of scientific advice: toward a science savvy public culture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 194, pp.86-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.puhe.2021.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccine Hesitancy, Acceptance, and Anti-Vaccination: Trends and Future Prospects for Public Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noni Macdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (1), pp.175-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-publhealth-090419-102240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing Consent for Vaccine Mandates: A Comparative Case Study of Communication Campaigns in France and Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Attwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sian Tomkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcomm.2021.598602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hydroxychloroquine debate: a therapeutic dilemma for general practitioners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimiti Scronias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (2), pp.283-285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckab002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing by press release?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infectious Diseases Now</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51 (5), pp.501-502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idnow.2020.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I’m not an antivaxxer, but…”: Spurious and authentic diversity among vaccine critical activists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guille-Escuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 65, pp.63-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.socnet.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptance of childhood and adolescent vaccination against COVID-19 in France: a national cross-sectional study in May 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (12), pp.5082-5088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21645515.2021.2004838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes about COVID-19 Lockdown among General Population, France, March 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (1), pp.301-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2701.201377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicians’ decision processes about the HPV vaccine: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maité Bouchez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (3), pp.521-528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intention to get vaccinated against COVID-19 among the general population in France: Associated factors and gender disparities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadia Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (10), pp.3421-3432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21645515.2021.1893069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological support in general population during the COVID-19 lockdown in France: Needs and access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0251707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking online heroisation and blame in epidemics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Wilson</w:t>
+                <w:t xml:space="preserve">French public familiarity and attitudes toward clinical research during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2468-2667(20)30033-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (5), pp.2611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18052611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528438v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A future vaccination campaign against COVID-19 at risk of vaccine hesitancy and politicisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+                <w:t xml:space="preserve">Covid‐19 health crisis and lockdown associated with high level of sleep complaints and hypnotic uptake at the population level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti‐watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (7), pp.769-770. </w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.e13119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(20)30426-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jsr.13119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862835v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Forms and Degrees of Critique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The French general population's attitudes toward lockdown against COVID-19: a fragile consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy K. Ward</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seror Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cortaredona Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Technology Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23987/sts.70247⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-020-10048-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890367v1</w:t>
+                <w:t xml:space="preserve">hal-03164921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French general population's attitudes toward lockdown against COVID-19: a fragile consensus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Forms and Degrees of Critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortaredona Sébastien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeremy K. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+              <w:t xml:space="preserve">Science &amp; Technology Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (1), pp.54-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-020-10048-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23987/sts.70247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164921v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccine hesitancy among general practitioners in Southern France and their reluctant trust in the health authorities</w:t>
               </w:r>
@@ -3970,77 +3927,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Jane Isobel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Vergelys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (1), pp.1757336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4074,103 +4031,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hésitation vaccinale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (5), pp.461-464. </w:t>
@@ -4221,90 +4178,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric participation of defenders and critics of vaccines to debates on French-speaking Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guille-Escuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4332,1662 +4289,1926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘I Think I Made The Right Decision … I Hope I'm Not Wrong’ . Vaccine hesitancy, commitment and trust among parents of young children</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking online heroisation and blame in epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Atlani Duault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociology of Health and Illness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1467-9566.12902⟩</w:t>
+              <w:t xml:space="preserve">Lancet Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), art. e137 [2 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2468-2667(20)30033-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263721v1</w:t>
+                <w:t xml:space="preserve">hal-02528438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccine hesitancy and coercion: all eyes on France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A future vaccination campaign against COVID-19 at risk of vaccine hesitancy and politicisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Seror</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41590-019-0488-9⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (7), pp.769-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(20)30426-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470716v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France's citizen consultation on vaccination and the challenges of participatory democracy in health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">‘I Think I Made The Right Decision … I Hope I'm Not Wrong’ . Vaccine hesitancy, commitment and trust among parents of young children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti‐watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">James Colgrove</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Vergelys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Seror</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociology of Health and Illness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-9566.12902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2018.10.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01959783v1</w:t>
+                <w:t xml:space="preserve">hal-02263721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journalists and Science: Boundary-making in the media coverage of the 2009 pandemic flu vaccine’s safety in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Vaccine hesitancy and coercion: all eyes on France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (10), pp.1257-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41590-019-0488-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890411v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « antivaccins », figure de l’anti-Science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Journalists and Science: Boundary-making in the media coverage of the 2009 pandemic flu vaccine’s safety in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Alapetite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déviance et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507566v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flu vaccination among patients with diabetes: motives, perceptions, trust, and risk culture - a qualitative survey</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">France's citizen consultation on vaccination and the challenges of participatory democracy in health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Fretigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Colgrove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.73-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2018.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-018-5441-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01826773v1</w:t>
+                <w:t xml:space="preserve">hal-01959783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Perceived Prevalences of Infection also Biased and How? Lessons from Large Epidemics of Mosquito-Borne Diseases in Tropical Regions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les « antivaccins », figure de l’anti-Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Verger</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guille-Escuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alapetite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0272989X17750845⟩</w:t>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (2), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.432.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789242v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social differentiation of vaccine hesitancy among French parents and the mediating role of trust and commitment to health: A nationwide cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (50), pp.7666-7673. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.10.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why France is making eight new vaccines mandatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Colgrove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (14), pp.1801-1803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.02.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘I don’t know if I’m making the right decision’: French mothers and HPV vaccination in a context of controversy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Are Perceived Prevalences of Infection also Biased and How? Lessons from Large Epidemics of Mosquito-Borne Diseases in Tropical Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health, Risk and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (3), pp.377-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0272989X17750845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13698575.2017.1299856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03342889v1</w:t>
+                <w:t xml:space="preserve">hal-01789242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic differences in childhood vaccination in developed countries: a systematic review of quantitative studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Flu vaccination among patients with diabetes: motives, perceptions, trust, and risk culture - a qualitative survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Vergelys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14760584.2017.1381020⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-018-5441-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088493v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccine criticism on the internet: Propositions for future research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">‘I don’t know if I’m making the right decision’: French mothers and HPV vaccination in a context of controversy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Vergelys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21645515.2016.1146430⟩</w:t>
+              <w:t xml:space="preserve">Health, Risk and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.38 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13698575.2017.1299856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03353027v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03342889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the antivaccine movement concept: A case study of public criticism of the swine flu vaccine’s safety in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic differences in childhood vaccination in developed countries: a systematic review of quantitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2016.05.003⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (11), pp.1107-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14760584.2017.1381020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03343025v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rethinking the antivaccine movement concept: A case study of public criticism of the swine flu vaccine’s safety in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 159, pp.48 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2016.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03343025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaccine criticism on the internet: Propositions for future research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (7), pp.1924-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2016.1146430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03353027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vaccine-criticism on the internet: New insights based on French-speaking websites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (8), pp.1063-1070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2014.12.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5997,1173 +6218,1173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports aux vaccins et autorité culturelle de la science au sortir de la crise Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cermes3. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre XI. Une crise politisée ? Masques, chloroquine &amp; vaccin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Huis-clos avec un virus. Comment les Français ont-ils vécu le premier confinement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.203-220, 2022, 2757435647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.127552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre XII. Quid de la confiance des Français à l’égard des autorités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Constance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Huis-clos avec un virus. Comment les Français ont-ils vécu le premier confinement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.221-238, 2022, 2757435647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.127567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between an Ethics of Care and Scientific Uncertainty: Dilemmas of General Practitioners in Marseille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deborah Lupton, Karen Willis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The COVID-19 Crisis: Social Perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ROUTLEDGE, 2021, 9780367628987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003111344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informer sans Inquiéter : Rationalité et Irrationalité du public dans la communication sur la Grippe A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses du Septentrion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les publics de l’action publique : Gouvernement et résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-136, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.37476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public perceptions of the association between drug effectiveness and drug novelty in France during the COVID-19 pandemic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">REINFORCEMENT OF VACCINE MANDATES AND PUBLIC ATTITUDES TOWARDS VACCINES: WHAT CAN WE LEARN FROM GOOGLE SEARCH ACTIVITY ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03448961v2</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REINFORCEMENT OF VACCINE MANDATES AND PUBLIC ATTITUDES TOWARDS VACCINES: WHAT CAN WE LEARN FROM GOOGLE SEARCH ACTIVITY ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Journalists and Science 2: diversity in the media coverage of the 2009 pandemic flu vaccine’s safety in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520204v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journalists and Science 2: diversity in the media coverage of the 2009 pandemic flu vaccine’s safety in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Public perceptions of the association between drug effectiveness and drug novelty in France during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Boaventura Bomfim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chabannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890423v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03448961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre XI. Une crise politisée ? Masques, chloroquine &amp; vaccin</w:t>
-[...165 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pourquoi a-t-on peur face à l’épidémie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pelissolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cautrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...250 lines deleted...]
-                <w:t xml:space="preserve">hal-03890510v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Zylberman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.y5ejtu6x7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No comments: Addressing commentary sections in websites' analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guille-Escuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Computational Social Science, Massachusetts Institute of Technology (MIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Cambridge, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201333v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-05263142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7310,51 +7531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cortaredona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sokhna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maradan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eh Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seror" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-26100-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05199950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Dionne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sauvageau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ward" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sylvain-Morneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Gauna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04932802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khoury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45837" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04584763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-024-02816-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04155447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gauna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Mackendrick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.115952" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04302056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Schultz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.115851" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mignot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Boaventura Bomfim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.05.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2022.02.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jin Jung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonneton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03338-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03758516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2022.2072630" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03824051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.10.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889989v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Khouri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Larabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-021-01661-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Ablona" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseeb Bolduc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danya Fast" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.02.085" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215619v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Holmes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18052611" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03142048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L&#233;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti&#8208;watel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13119" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Schultz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Ward" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2021.02.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03421039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Dub&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noni Macdonald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-publhealth-090419-102240" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03420945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Attwell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Tomkinson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2021.598602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lutaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimiti Scronias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03429453v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cafiero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peretti-Watel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2020.12.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guille-Escuret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2020.11.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sanchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2021.2004838" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seror" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2701.201377" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Bouchez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.12.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03420887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Dib" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2021.1893069" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03284385v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251707" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani Duault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(20)30033-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02862835v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30426-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K. Ward" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.70247" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164921v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seror Val&#233;rie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortaredona S&#233;bastien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10048-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02649949v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Jane Isobel Wilson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vergelys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2020.1757336" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020076" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094291v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62880-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12902" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bocquier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-019-0488-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959783v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fretigny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Colgrove" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2018.10.032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890411v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02507566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alapetite" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.432.0221" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5441-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789242v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X17750845" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cortaredona" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.10.085" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789212v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.02.095" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03342889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cr&#233;pin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2017.1299856" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088493v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2017.1381020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03353027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2016.1146430" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343025v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.05.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02986522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Larson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2014.12.064" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040187v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Privault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448961v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520204v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890423v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821268v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127552" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821275v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Constance" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127567" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426655v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lutaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003111344" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890510v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.37476" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201333v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05263142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bibard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zylberman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.y5ejtu6x7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Touzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Giry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ward" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.70170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05556103v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Ciss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/82496" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cortaredona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sokhna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maradan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eh Ba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seror" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-26100-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05199950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Dionne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sauvageau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sylvain-Morneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Gauna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04932802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khoury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45837" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04584763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-024-02816-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04302056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Schultz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.115851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04155447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gauna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Mackendrick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.115952" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2022.02.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jin Jung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonneton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03338-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03758516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2022.2072630" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03824051v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.10.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Khouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Larabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-021-01661-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Ablona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseeb Bolduc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danya Fast" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.02.085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mignot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Boaventura Bomfim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.05.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Schultz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Ward" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2021.02.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03421039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Dub&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noni Macdonald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-publhealth-090419-102240" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03420945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Attwell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Tomkinson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2021.598602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lutaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimiti Scronias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03429453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cafiero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peretti-Watel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2020.12.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066746v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guille-Escuret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2020.11.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2021.2004838" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seror" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2701.201377" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101368v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Bouchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.12.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03420887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Dib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2021.1893069" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03284385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251707" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215619v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Holmes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18052611" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03142048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L&#233;ger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti&#8208;watel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13119" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164921v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seror Val&#233;rie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortaredona S&#233;bastien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10048-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K. Ward" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.70247" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02649949v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Jane Isobel Wilson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vergelys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2020.1757336" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020076" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094291v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62880-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528438v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani Duault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(20)30033-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02862835v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30426-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12902" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470716v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bocquier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-019-0488-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890411v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959783v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fretigny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Colgrove" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2018.10.032" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02507566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alapetite" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.432.0221" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cortaredona" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.10.085" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789212v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.02.095" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X17750845" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826773v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5441-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03342889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cr&#233;pin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2017.1299856" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2017.1381020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343025v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.05.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03353027v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2016.1146430" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02986522v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Larson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2014.12.064" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Privault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821268v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127552" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821275v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Constance" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127567" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426655v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lutaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003111344" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890510v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.37476" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890423v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448961v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05263142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bibard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zylberman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.y5ejtu6x7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201333v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>