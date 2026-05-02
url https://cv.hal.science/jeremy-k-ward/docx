--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -589,261 +589,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Literacy and Health Care System Confidence as Determinants of Attitudes to Vaccines in France: Representative Cross-Sectional Study</w:t>
+                <w:t xml:space="preserve">To understand mRNA vaccine hesitancy, stop calling the public anti-science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Khoury</w:t>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy K Ward</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Liem Binh Luong Nguyen</w:t>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/45837⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.923-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-024-02816-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04932802v1</w:t>
+                <w:t xml:space="preserve">hal-04584763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To understand mRNA vaccine hesitancy, stop calling the public anti-science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health Literacy and Health Care System Confidence as Determinants of Attitudes to Vaccines in France: Representative Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Verger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Ward</w:t>
+                <w:t xml:space="preserve">Liem Binh Luong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30, pp.923-924. </w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.e45837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-024-02816-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/45837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584763v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04932802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does the French public consider to be a conflict of interest for medical researchers?</w:t>
               </w:r>
@@ -855,51 +855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 327, pp.115851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -985,51 +985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Deml</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Mackendrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 328, pp.115952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1057,546 +1057,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From contact tracing to COVID-19 pass holder; the tortured journey of the French TousAntiCovid contact tracing app</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilien Schultz</w:t>
+                <w:t xml:space="preserve">Intention to participate in COVID-19 vaccine clinical trials in May 2021: a cross-sectional survey in the general French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajae Touzani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2022.02.009⟩</w:t>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2022.2072630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678635v1</w:t>
+                <w:t xml:space="preserve">hal-03758516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with COVID-19 vaccine uptake among French population aged 65 years and older: results from a national online survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Public opinion on a mandatory COVID-19 vaccination policy in France: a cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12877-022-03338-3⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.433-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889974v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention to participate in COVID-19 vaccine clinical trials in May 2021: a cross-sectional survey in the general French population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Factors associated with COVID-19 vaccine uptake among French population aged 65 years and older: results from a national online survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jin Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Ward</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bonneton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21645515.2022.2072630⟩</w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12877-022-03338-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758516v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public opinion on a mandatory COVID-19 vaccination policy in France: a cross-sectional survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From contact tracing to COVID-19 pass holder; the tortured journey of the French TousAntiCovid contact tracing app</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajae Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ward</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (3), pp.433-439. </w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206, pp.5-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2022.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824051v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with COVID-19 vaccine uptake among French population aged 65 years and older: results from a national online survey</w:t>
               </w:r>
@@ -1608,51 +1608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Khouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Gauna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1661,51 +1661,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Cracowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Geriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12877-022-03338-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889989v1</w:t>
@@ -1742,64 +1742,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Gauna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Cracowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2112,867 +2112,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public perceptions of scientific advice: toward a science savvy public culture?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acceptance of childhood and adolescent vaccination against COVID-19 in France: a national cross-sectional study in May 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">É. Schultz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alvaro Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2021.02.007⟩</w:t>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (12), pp.5082-5088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2021.2004838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334383v1</w:t>
+                <w:t xml:space="preserve">hal-03662922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccine Hesitancy, Acceptance, and Anti-Vaccination: Trends and Future Prospects for Public Health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“I’m not an antivaxxer, but…”: Spurious and authentic diversity among vaccine critical activists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ève Dubé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Paul Guille-Escuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noni Macdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-publhealth-090419-102240⟩</w:t>
+              <w:t xml:space="preserve">Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socnet.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421039v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing Consent for Vaccine Mandates: A Comparative Case Study of Communication Campaigns in France and Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Attwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sian Tomkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcomm.2021.598602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydroxychloroquine debate: a therapeutic dilemma for general practitioners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governing by press release?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lutaud</w:t>
+                <w:t xml:space="preserve">F. Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimiti Scronias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Verger</w:t>
+                <w:t xml:space="preserve">P. Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (2), pp.283-285. </w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (5), pp.501-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2020.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334318v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing by press release?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hydroxychloroquine debate: a therapeutic dilemma for general practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cafiero</w:t>
+                <w:t xml:space="preserve">Romain Lutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Peretti-Watel</w:t>
+                <w:t xml:space="preserve">Dimiti Scronias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51 (5), pp.501-502. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.283-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2020.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429453v1</w:t>
+                <w:t xml:space="preserve">hal-03334318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I’m not an antivaxxer, but…”: Spurious and authentic diversity among vaccine critical activists</w:t>
+                <w:t xml:space="preserve">Public perceptions of scientific advice: toward a science savvy public culture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Cafiero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+                <w:t xml:space="preserve">É. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socnet.2020.11.004⟩</w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, pp.86-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2021.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066746v1</w:t>
+                <w:t xml:space="preserve">hal-03334383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptance of childhood and adolescent vaccination against COVID-19 in France: a national cross-sectional study in May 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Vaccine Hesitancy, Acceptance, and Anti-Vaccination: Trends and Future Prospects for Public Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Sanchez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noni Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (12), pp.5082-5088. </w:t>
+              <w:t xml:space="preserve">Annual Review of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (1), pp.175-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21645515.2021.2004838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-publhealth-090419-102240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662922v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes about COVID-19 Lockdown among General Population, France, March 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3017,351 +3017,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicians’ decision processes about the HPV vaccine: A qualitative study</w:t>
+                <w:t xml:space="preserve">Intention to get vaccinated against COVID-19 among the general population in France: Associated factors and gender disparities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maité Bouchez</w:t>
+                <w:t xml:space="preserve">Caroline Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadia Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.12.019⟩</w:t>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (10), pp.3421-3432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2021.1893069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101368v1</w:t>
+                <w:t xml:space="preserve">hal-03420887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention to get vaccinated against COVID-19 among the general population in France: Associated factors and gender disparities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicians’ decision processes about the HPV vaccine: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Alleaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Verger</w:t>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadia Dib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Odile Launay</w:t>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (10), pp.3421-3432. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (3), pp.521-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21645515.2021.1893069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420887v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological support in general population during the COVID-19 lockdown in France: Needs and access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3438,51 +3438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French public familiarity and attitudes toward clinical research during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3607,51 +3607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti‐watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sleep Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (1), pp.e13119. </w:t>
@@ -3683,676 +3683,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French general population's attitudes toward lockdown against COVID-19: a fragile consensus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Forms and Degrees of Critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seror Valérie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeremy K. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-020-10048-1⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Technology Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (1), pp.54-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23987/sts.70247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164921v1</w:t>
+                <w:t xml:space="preserve">hal-03890367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Forms and Degrees of Critique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The French general population's attitudes toward lockdown against COVID-19: a fragile consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seror Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy K. Ward</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cortaredona Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Technology Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (1), pp.54-75. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23987/sts.70247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-020-10048-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890367v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccine hesitancy among general practitioners in Southern France and their reluctant trust in the health authorities</w:t>
+                <w:t xml:space="preserve">Asymmetric participation of defenders and critics of vaccines to debates on French-speaking Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Jane Isobel Wilson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guille-Escuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17482631.2020.1757336⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62880-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649949v1</w:t>
+                <w:t xml:space="preserve">hal-03094291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hésitation vaccinale en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+                <w:t xml:space="preserve">Vaccine hesitancy among general practitioners in Southern France and their reluctant trust in the health authorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Jane Isobel Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Vergelys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy K Ward</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020076⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.1757336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17482631.2020.1757336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903974v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric participation of defenders and critics of vaccines to debates on French-speaking Twitter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Guille-Escuret</w:t>
+                <w:t xml:space="preserve">L’hésitation vaccinale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (5), pp.461-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62880-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094291v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking online heroisation and blame in epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Atlani Duault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4425,90 +4425,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A future vaccination campaign against COVID-19 at risk of vaccine hesitancy and politicisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4572,77 +4572,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘I Think I Made The Right Decision … I Hope I'm Not Wrong’ . Vaccine hesitancy, commitment and trust among parents of young children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti‐watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Vergelys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4693,103 +4693,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccine hesitancy and coercion: all eyes on France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (10), pp.1257-1259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4817,269 +4817,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journalists and Science: Boundary-making in the media coverage of the 2009 pandemic flu vaccine’s safety in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">France's citizen consultation on vaccination and the challenges of participatory democracy in health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Fretigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Colgrove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.73-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2018.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890411v1</w:t>
+                <w:t xml:space="preserve">hal-01959783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France's citizen consultation on vaccination and the challenges of participatory democracy in health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Journalists and Science: Boundary-making in the media coverage of the 2009 pandemic flu vaccine’s safety in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2018.10.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01959783v1</w:t>
+                <w:t xml:space="preserve">hal-03890411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « antivaccins », figure de l’anti-Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guille-Escuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alapetite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5120,347 +5120,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social differentiation of vaccine hesitancy among French parents and the mediating role of trust and commitment to health: A nationwide cross-sectional study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anna Zaytseva</w:t>
+                <w:t xml:space="preserve">Why France is making eight new vaccines mandatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Colgrove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy K Ward</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.10.085⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (14), pp.1801-1803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.02.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003909v1</w:t>
+                <w:t xml:space="preserve">hal-01789212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why France is making eight new vaccines mandatory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Social differentiation of vaccine hesitancy among French parents and the mediating role of trust and commitment to health: A nationwide cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zaytseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (14), pp.1801-1803. </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (50), pp.7666-7673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.02.095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.10.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789212v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Perceived Prevalences of Infection also Biased and How? Lessons from Large Epidemics of Mosquito-Borne Diseases in Tropical Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (3), pp.377-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5494,103 +5494,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flu vaccination among patients with diabetes: motives, perceptions, trust, and risk culture - a qualitative survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Vergelys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), pp.569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5624,103 +5624,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘I don’t know if I’m making the right decision’: French mothers and HPV vaccination in a context of controversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Vergelys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health, Risk and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (1), pp.38 - 57. </w:t>
@@ -5758,103 +5758,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic differences in childhood vaccination in developed countries: a systematic review of quantitative studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (11), pp.1107-1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5888,51 +5888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking the antivaccine movement concept: A case study of public criticism of the swine flu vaccine’s safety in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 159, pp.48 - 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5966,77 +5966,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccine criticism on the internet: Propositions for future research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (7), pp.1924-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6070,103 +6070,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccine-criticism on the internet: New insights based on French-speaking websites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (8), pp.1063-1070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6245,51 +6245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports aux vaccins et autorité culturelle de la science au sortir de la crise Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cermes3. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6339,77 +6339,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre XI. Une crise politisée ? Masques, chloroquine &amp; vaccin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6473,51 +6473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre XII. Quid de la confiance des Français à l’égard des autorités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6603,77 +6603,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between an Ethics of Care and Scientific Uncertainty: Dilemmas of General Practitioners in Marseille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deborah Lupton, Karen Willis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The COVID-19 Crisis: Social Perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ROUTLEDGE, 2021, 9780367628987. </w:t>
@@ -6711,51 +6711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informer sans Inquiéter : Rationalité et Irrationalité du public dans la communication sur la Grippe A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les publics de l’action publique : Gouvernement et résistances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-136, 2019, </w:t>
@@ -6825,64 +6825,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REINFORCEMENT OF VACCINE MANDATES AND PUBLIC ATTITUDES TOWARDS VACCINES: WHAT CAN WE LEARN FROM GOOGLE SEARCH ACTIVITY ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6900,51 +6900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journalists and Science 2: diversity in the media coverage of the 2009 pandemic flu vaccine’s safety in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6988,51 +6988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Boaventura Bomfim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7267,77 +7267,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No comments: Addressing commentary sections in websites' analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guille-Escuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy K Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Computational Social Science, Massachusetts Institute of Technology (MIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Cambridge, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7531,51 +7531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Touzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Giry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ward" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.70170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05556103v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Ciss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/82496" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cortaredona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sokhna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maradan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eh Ba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seror" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-26100-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05199950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Dionne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sauvageau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sylvain-Morneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Gauna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04932802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khoury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45837" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04584763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-024-02816-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04302056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Schultz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.115851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04155447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gauna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Mackendrick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.115952" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2022.02.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jin Jung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonneton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03338-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03758516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2022.2072630" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03824051v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.10.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Khouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Larabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-021-01661-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Ablona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseeb Bolduc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danya Fast" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.02.085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mignot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Boaventura Bomfim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.05.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Schultz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Ward" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2021.02.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03421039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Dub&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noni Macdonald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-publhealth-090419-102240" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03420945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Attwell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Tomkinson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2021.598602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lutaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimiti Scronias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03429453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cafiero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peretti-Watel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2020.12.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066746v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guille-Escuret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2020.11.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2021.2004838" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seror" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2701.201377" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101368v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Bouchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.12.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03420887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Dib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2021.1893069" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03284385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251707" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215619v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Holmes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18052611" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03142048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L&#233;ger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti&#8208;watel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13119" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164921v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seror Val&#233;rie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortaredona S&#233;bastien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10048-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K. Ward" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.70247" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02649949v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Jane Isobel Wilson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vergelys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2020.1757336" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020076" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094291v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62880-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528438v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani Duault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(20)30033-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02862835v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30426-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12902" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470716v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bocquier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-019-0488-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890411v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959783v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fretigny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Colgrove" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2018.10.032" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02507566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alapetite" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.432.0221" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cortaredona" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.10.085" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789212v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.02.095" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X17750845" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826773v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5441-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03342889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cr&#233;pin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2017.1299856" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2017.1381020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343025v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.05.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03353027v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2016.1146430" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02986522v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Larson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2014.12.064" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Privault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821268v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127552" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821275v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Constance" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127567" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426655v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lutaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003111344" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890510v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.37476" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890423v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448961v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05263142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bibard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zylberman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.y5ejtu6x7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201333v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Touzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Giry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ward" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.70170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05556103v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Ciss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/82496" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cortaredona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sokhna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maradan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eh Ba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seror" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-26100-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05199950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Dionne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sauvageau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sylvain-Morneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Gauna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04584763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-024-02816-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04932802v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khoury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45837" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04302056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Schultz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.115851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04155447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gauna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Mackendrick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.115952" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03758516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonneton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2022.2072630" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03824051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.10.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jin Jung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03338-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2022.02.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Khouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Larabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-021-01661-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Ablona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseeb Bolduc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danya Fast" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.02.085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mignot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Boaventura Bomfim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.05.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sanchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2021.2004838" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guille-Escuret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2020.11.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03420945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Attwell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Tomkinson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2021.598602" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03429453v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Ward" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cafiero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peretti-Watel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2020.12.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lutaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimiti Scronias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03334383v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Schultz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2021.02.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03421039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Dub&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noni Macdonald" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-publhealth-090419-102240" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seror" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2701.201377" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03420887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Dib" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2021.1893069" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Bouchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.12.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03284385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251707" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215619v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Holmes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18052611" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03142048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L&#233;ger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti&#8208;watel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13119" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K. Ward" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.70247" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164921v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seror Val&#233;rie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortaredona S&#233;bastien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10048-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62880-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02649949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Jane Isobel Wilson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vergelys" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2020.1757336" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020076" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528438v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani Duault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(20)30033-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02862835v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30426-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12902" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470716v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bocquier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-019-0488-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fretigny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Colgrove" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2018.10.032" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890411v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02507566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alapetite" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.432.0221" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.02.095" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cortaredona" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.10.085" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X17750845" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826773v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5441-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03342889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cr&#233;pin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2017.1299856" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2017.1381020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343025v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.05.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03353027v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2016.1146430" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02986522v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Larson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2014.12.064" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Privault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821268v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127552" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821275v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Constance" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127567" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426655v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lutaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003111344" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890510v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.37476" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890423v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448961v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05263142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bibard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zylberman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.y5ejtu6x7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201333v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>