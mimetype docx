--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Lacoche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating and Evaluating Data of Daily Activities with an Autonomous Agent in a Virtual Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3665331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping high dynamic 3D scenes with global lightness coherency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2020.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Plasticity and Redistribution for 3D User Interfaces using the D3PART Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.197 - 210. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-017-0239-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Secret of Bastet: Integrating VR and 3D Printing for the Study and Exhibition of a Cat Mummy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the First Workshop on GenAI-XR: Generative Artificial Intelligence meets Extended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenn Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Cascarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Hajahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.129-130, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dissemination experiment centered on the scientific analysis of a cat mummy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InART 2024 - 6th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Your Virtual Agent in its Daily-activities for Long Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS 2022 - 20th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.203-216, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping Context-aware Augmented Reality Applications for Smart Environments inside Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating AR Applications for the IOT : a New Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Edoh Barnabé Soedji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST '20: 26th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event Canada, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3385956.3422088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Design & Development Framework for Mixed Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISIGRAPP 2020 - 15th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I better in VR with a real audience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computer Graphics, CGI 2019 - Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Calgary, Canada. pp.28-39, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DPlasticToolkit: Plasticity for 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2019 - 16th EuroVR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. pp.62-83, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31908-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Interaction Technique Selection For 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2019 - 16th EuroVR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. pp.33-51, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31908-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Tools for Integrating IoT into Mixed Reality Environments: Towards a Virtual-Real Seamless Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Foulonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborators Awareness for User Cohabitation in Co-located Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Pallamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST '17 23rd ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139131.3139142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Giant meets the Ant An Asymmetric Approach for Collaborative and Concurrent Object Manipulation in a Multi-Scale Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DCVE 2016 : International Workshop on Collaborative Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DCVE.2016.7563562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3PART: A new Model for Redistribution and Plasticity of 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DUI 2016 : IEEE symposium on 3D User Interfaces Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, SC, États-Unis. pp.23-36, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Frame Cancellation for Stereoscopic Displays in 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chalmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.73 - 80, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2015.7131729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution et Plasticité pour les Interfaces Utilisateurs 3D : un Modèle Illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity for 3D User Interfaces: new Models for Devices and Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EICS 2015 : 7th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Duisburg, Germany. pp.28 - 33, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2774225.2775073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of plasticity in 3D user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Software Engineering and Architectures for Realtime Interactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. pp.8, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEARIS.2014.7152797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Giant meets the Ant An Asymmetric Approach for Collaborative Object Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DUI 2016 : 11th IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, SC, United States. IEEE, pp.273 - 274, 2016, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity for user interfaces in mixed reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université de Rennes, 2016. English. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016REN1S034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01398799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity for User Interfaces in Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graphics [cs.GR]. Université de Rennes 1, France, 2016. English. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01390634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Lacoche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating and Evaluating Data of Daily Activities with an Autonomous Agent in a Virtual Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3665331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping high dynamic 3D scenes with global lightness coherency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2020.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Plasticity and Redistribution for 3D User Interfaces using the D3PART Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.197 - 210. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-017-0239-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the First Workshop on GenAI-XR: Generative Artificial Intelligence meets Extended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenn Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Cascarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Hajahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.129-130, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Secret of Bastet: Integrating VR and 3D Printing for the Study and Exhibition of a Cat Mummy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dissemination experiment centered on the scientific analysis of a cat mummy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InART 2024 - 6th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Your Virtual Agent in its Daily-activities for Long Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS 2022 - 20th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.203-216, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping Context-aware Augmented Reality Applications for Smart Environments inside Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating AR Applications for the IOT : a New Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Edoh Barnabé Soedji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST '20: 26th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event Canada, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3385956.3422088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Design & Development Framework for Mixed Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISIGRAPP 2020 - 15th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I better in VR with a real audience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computer Graphics, CGI 2019 - Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Calgary, Canada. pp.28-39, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Tools for Integrating IoT into Mixed Reality Environments: Towards a Virtual-Real Seamless Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Foulonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Interaction Technique Selection For 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2019 - 16th EuroVR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. pp.33-51, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31908-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DPlasticToolkit: Plasticity for 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2019 - 16th EuroVR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. pp.62-83, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31908-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborators Awareness for User Cohabitation in Co-located Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Pallamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST '17 23rd ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139131.3139142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Giant meets the Ant An Asymmetric Approach for Collaborative and Concurrent Object Manipulation in a Multi-Scale Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DCVE 2016 : International Workshop on Collaborative Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DCVE.2016.7563562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3PART: A new Model for Redistribution and Plasticity of 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DUI 2016 : IEEE symposium on 3D User Interfaces Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, SC, États-Unis. pp.23-36, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Frame Cancellation for Stereoscopic Displays in 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chalmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.73 - 80, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2015.7131729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity for 3D User Interfaces: new Models for Devices and Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EICS 2015 : 7th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Duisburg, Germany. pp.28 - 33, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2774225.2775073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution et Plasticité pour les Interfaces Utilisateurs 3D : un Modèle Illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of plasticity in 3D user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Software Engineering and Architectures for Realtime Interactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. pp.8, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEARIS.2014.7152797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Giant meets the Ant An Asymmetric Approach for Collaborative Object Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DUI 2016 : 11th IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, SC, United States. IEEE, pp.273 - 274, 2016, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity for user interfaces in mixed reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université de Rennes, 2016. English. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016REN1S034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01398799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity for User Interfaces in Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graphics [cs.GR]. Université de Rennes 1, France, 2016. English. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01390634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Gramoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foulonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665331" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ific Goud&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.08.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-017-0239-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hays" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253203" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110690v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Cascarano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Hajahmadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Stanescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guichard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_17" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Edoh Barnab&#233; Soedji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3385956.3422088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502967v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pel&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Chenechal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Villain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foulonneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Pallamin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boggini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3139142" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Ch&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2016.7563562" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalm&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2015.7131729" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2775073" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2014.7152797" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460078" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01398799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1S034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01390634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Gramoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foulonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665331" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ific Goud&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.08.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-017-0239-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Cascarano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Hajahmadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Stanescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hays" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guichard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_17" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Edoh Barnab&#233; Soedji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3385956.3422088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502967v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pel&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Chenechal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Villain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foulonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Pallamin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boggini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3139142" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Ch&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2016.7563562" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalm&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2015.7131729" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175000v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2775073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2014.7152797" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460078" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01398799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1S034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01390634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>