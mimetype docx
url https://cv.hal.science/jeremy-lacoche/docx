--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Lacoche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating and Evaluating Data of Daily Activities with an Autonomous Agent in a Virtual Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3665331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping high dynamic 3D scenes with global lightness coherency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2020.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Plasticity and Redistribution for 3D User Interfaces using the D3PART Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.197 - 210. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-017-0239-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the First Workshop on GenAI-XR: Generative Artificial Intelligence meets Extended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenn Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Cascarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Hajahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.129-130, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Secret of Bastet: Integrating VR and 3D Printing for the Study and Exhibition of a Cat Mummy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dissemination experiment centered on the scientific analysis of a cat mummy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InART 2024 - 6th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Your Virtual Agent in its Daily-activities for Long Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS 2022 - 20th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.203-216, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping Context-aware Augmented Reality Applications for Smart Environments inside Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating AR Applications for the IOT : a New Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Edoh Barnabé Soedji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST '20: 26th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event Canada, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3385956.3422088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Design & Development Framework for Mixed Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISIGRAPP 2020 - 15th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I better in VR with a real audience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computer Graphics, CGI 2019 - Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Calgary, Canada. pp.28-39, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Tools for Integrating IoT into Mixed Reality Environments: Towards a Virtual-Real Seamless Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Foulonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Interaction Technique Selection For 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2019 - 16th EuroVR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. pp.33-51, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31908-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DPlasticToolkit: Plasticity for 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2019 - 16th EuroVR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. pp.62-83, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31908-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborators Awareness for User Cohabitation in Co-located Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Pallamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST '17 23rd ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139131.3139142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Giant meets the Ant An Asymmetric Approach for Collaborative and Concurrent Object Manipulation in a Multi-Scale Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DCVE 2016 : International Workshop on Collaborative Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DCVE.2016.7563562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3PART: A new Model for Redistribution and Plasticity of 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DUI 2016 : IEEE symposium on 3D User Interfaces Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, SC, États-Unis. pp.23-36, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Frame Cancellation for Stereoscopic Displays in 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chalmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.73 - 80, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2015.7131729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity for 3D User Interfaces: new Models for Devices and Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EICS 2015 : 7th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Duisburg, Germany. pp.28 - 33, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2774225.2775073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution et Plasticité pour les Interfaces Utilisateurs 3D : un Modèle Illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of plasticity in 3D user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Software Engineering and Architectures for Realtime Interactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. pp.8, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEARIS.2014.7152797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Giant meets the Ant An Asymmetric Approach for Collaborative Object Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DUI 2016 : 11th IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, SC, United States. IEEE, pp.273 - 274, 2016, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity for user interfaces in mixed reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université de Rennes, 2016. English. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016REN1S034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01398799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity for User Interfaces in Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graphics [cs.GR]. Université de Rennes 1, France, 2016. English. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01390634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Lacoche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating and Evaluating Data of Daily Activities with an Autonomous Agent in a Virtual Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3665331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping high dynamic 3D scenes with global lightness coherency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ific Goudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cozot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2020.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Plasticity and Redistribution for 3D User Interfaces using the D3PART Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.197 - 210. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-017-0239-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Secret of Bastet: Integrating VR and 3D Printing for the Study and Exhibition of a Cat Mummy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the First Workshop on GenAI-XR: Generative Artificial Intelligence meets Extended Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenn Bosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Cascarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Hajahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.129-130, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dissemination experiment centered on the scientific analysis of a cat mummy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InART 2024 - 6th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Oslo, Norway. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Your Virtual Agent in its Daily-activities for Long Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foulonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS 2022 - 20th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.203-216, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping Context-aware Augmented Reality Applications for Smart Environments inside Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating AR Applications for the IOT : a New Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabé Edoh Barnabé Soedji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST '20: 26th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event Canada, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3385956.3422088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Design & Development Framework for Mixed Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISIGRAPP 2020 - 15th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I better in VR with a real audience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computer Graphics, CGI 2019 - Computer Graphics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Calgary, Canada. pp.28-39, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Tools for Integrating IoT into Mixed Reality Environments: Towards a Virtual-Real Seamless Continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Foulonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2019 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Interaction Technique Selection For 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2019 - 16th EuroVR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. pp.33-51, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31908-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DPlasticToolkit: Plasticity for 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2019 - 16th EuroVR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. pp.62-83, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31908-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborators Awareness for User Cohabitation in Co-located Collaborative Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Pallamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST '17 23rd ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3139131.3139142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Giant meets the Ant An Asymmetric Approach for Collaborative and Concurrent Object Manipulation in a Multi-Scale Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DCVE 2016 : International Workshop on Collaborative Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DCVE.2016.7563562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3PART: A new Model for Redistribution and Plasticity of 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DUI 2016 : IEEE symposium on 3D User Interfaces Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, SC, États-Unis. pp.23-36, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Frame Cancellation for Stereoscopic Displays in 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chalmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 10th IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.73 - 80, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2015.7131729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity for 3D User Interfaces: new Models for Devices and Interaction Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of EICS 2015 : 7th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Duisburg, Germany. pp.28 - 33, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2774225.2775073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution et Plasticité pour les Interfaces Utilisateurs 3D : un Modèle Illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of plasticity in 3D user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Software Engineering and Architectures for Realtime Interactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. pp.8, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEARIS.2014.7152797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Giant meets the Ant An Asymmetric Approach for Collaborative Object Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Le Chénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DUI 2016 : 11th IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, SC, United States. IEEE, pp.273 - 274, 2016, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity for user interfaces in mixed reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université de Rennes, 2016. English. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016REN1S034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01398799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity for User Interfaces in Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lacoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graphics [cs.GR]. Université de Rennes 1, France, 2016. English. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01390634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Gramoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foulonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665331" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ific Goud&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.08.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-017-0239-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Cascarano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Hajahmadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Stanescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hays" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guichard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_17" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Edoh Barnab&#233; Soedji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3385956.3422088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502967v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pel&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Chenechal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Villain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foulonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Pallamin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boggini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3139142" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Ch&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2016.7563562" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalm&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2015.7131729" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175000v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2775073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2014.7152797" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460078" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01398799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1S034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01390634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Gramoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cumin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lacoche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foulonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665331" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ific Goud&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.08.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-017-0239-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hays" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253203" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110690v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Cascarano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Hajahmadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Stanescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guichard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_17" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Edoh Barnab&#233; Soedji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3385956.3422088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502967v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pel&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Chenechal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Villain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foulonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Pallamin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boggini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3139142" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Ch&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DCVE.2016.7563562" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalm&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2015.7131729" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175000v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2775073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2014.7152797" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460078" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01398799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1S034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01390634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>