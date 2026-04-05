--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -784,524 +784,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the sEMG/force relationship using HD-sEMG technique and data fusion: A simulation study</w:t>
+                <w:t xml:space="preserve">Investigation of the HD-sEMG probability density function shapes with varying muscle force using data fusion and shape descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Letocart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 83, pp.34-47. </w:t>
+              <w:t xml:space="preserve">, 2017, 89, pp.44-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417579v1</w:t>
+                <w:t xml:space="preserve">hal-02406864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the HD-sEMG probability density function shapes with varying muscle force using data fusion and shape descriptors</w:t>
+                <w:t xml:space="preserve">Analysis of the sEMG/force relationship using HD-sEMG technique and data fusion: A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 89, pp.44-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.07.023⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 83, pp.34-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02406864v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electro-mechanical multiscale model of uterine pregnancy contraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Yochum</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of HD-sEMG amplitude descriptors relative to grid parameter variations of a cylindrical multilayered muscle model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marque</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 77, pp.182-194. </w:t>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (6), pp.064001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2057-1976/2/6/064001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431276v1</w:t>
+                <w:t xml:space="preserve">hal-01899005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of HD-sEMG amplitude descriptors relative to grid parameter variations of a cylindrical multilayered muscle model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carriou</w:t>
+                <w:t xml:space="preserve">An electro-mechanical multiscale model of uterine pregnancy contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (6), pp.064001. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.182-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2057-1976/2/6/064001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899005v1</w:t>
+                <w:t xml:space="preserve">hal-02431276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast generation model of high density surface EMG signals in a cylindrical conductor volume</w:t>
               </w:r>
@@ -1823,317 +1823,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized spatial recruitment model to motor unit type and number</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of a realistic electrical model of the Uterine activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douania Ines</w:t>
+                <w:t xml:space="preserve">Jolanthe Verwaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boudaoud Sofiane</w:t>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Sixth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Werdanyeh, France. pp.155-158, </w:t>
+              <w:t xml:space="preserve">ICABME 2021 - 6th International Conference on Advances in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Werdanyeh, Lebanon. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icabme53305.2021.9604890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578690v1</w:t>
+                <w:t xml:space="preserve">hal-04285528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of a realistic electrical model of the Uterine activity</w:t>
+                <w:t xml:space="preserve">Personalized spatial recruitment model to motor unit type and number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolanthe Verwaerde</w:t>
+                <w:t xml:space="preserve">Douania Ines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rassineux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marque</w:t>
+                <w:t xml:space="preserve">Boudaoud Sofiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICABME 2021 - 6th International Conference on Advances in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Werdanyeh, Lebanon. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2021 Sixth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Werdanyeh, France. pp.155-158, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icabme53305.2021.9604890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285528v1</w:t>
+                <w:t xml:space="preserve">hal-03578690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-mechanical modeling of pregnant uterus contraction using finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanthe Verwaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Physiological Human 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2152,662 +2152,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation électromécanique des contractions d'un utérus gravide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wireless evaluation of muscle abilities with Aging using CCA approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laforet Jeremy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Rassineux</w:t>
+                <w:t xml:space="preserve">Loubna Imrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Laforêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824538v1</w:t>
+                <w:t xml:space="preserve">hal-02161054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and sensitivity analysis of a motor units recruitment model during isometric contractions of the Biceps Brachii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Douania</w:t>
+                <w:t xml:space="preserve">21-1Electro-mechanical modeling of pregnant uterus contraction using finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanthe Verwaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Fifth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ième Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Gien, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585886v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">21-1Electro-mechanical modeling of pregnant uterus contraction using finite elements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prévention, Détection et Compensation de la fragilité : approche standardisée (projet PREDECO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Chkeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Tuan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Haijam El Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ième Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Gien, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521815v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless evaluation of muscle abilities with Aging using CCA approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
+                <w:t xml:space="preserve">Modélisation électromécanique des contractions d'un utérus gravide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanthe Verwaerde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laforet Jeremy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161054v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention, Détection et Compensation de la fragilité : approche standardisée (projet PREDECO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment and sensitivity analysis of a motor units recruitment model during isometric contractions of the Biceps Brachii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Douania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Fifth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icabme47164.2019.8940248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161046v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of finite element and electro-chemical models of the uterine muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanthe Verwaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Physiological Human 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3209,51 +3209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UTERINE SMOOTH MUSCLE CELL FORCE GENERATION FROM ELECTRICAL PROPERTIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Laforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4126,64 +4126,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of HD-sEMG Signals Using Channel Clustering Based on Time Domain Features For Functional Assessment with Ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swati Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Imrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,248 +4237,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing EHG Signals from a Realistic 3D Uterus Model: A Method to Adapt a Planar Volume Conductor</w:t>
+                <w:t xml:space="preserve">Co-Simulation of Electrical and Mechanical Models of the Uterine Muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.381-388, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49046-5_32⟩</w:t>
+              <w:t xml:space="preserve">, pp.371-380, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49046-5_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434246v1</w:t>
+                <w:t xml:space="preserve">hal-02434247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Simulation of Electrical and Mechanical Models of the Uterine Muscle</w:t>
+                <w:t xml:space="preserve">Computing EHG Signals from a Realistic 3D Uterus Model: A Method to Adapt a Planar Volume Conductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.371-380, 2016, </w:t>
+              <w:t xml:space="preserve">, pp.381-388, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49046-5_31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49046-5_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434247v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Behavior of Uterine Contractions: An Approach Based on Source Localization and Multiscale Modeling</w:t>
               </w:r>
@@ -4626,51 +4626,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of HD-sEMG descriptor sensitivity to changes of anatomical and neural properties with aging : A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Douania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4986,51 +4986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738074v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Douania" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14581" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04016938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02307823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carriou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mendes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01770039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aabeb9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02163701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-018-1784-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.12.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02417579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.02.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02406864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letocart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQC32Q2X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.08.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/2/6/064001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02163708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ayachi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.04.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8WCBJGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Nasrallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulwen Le Bras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grosset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2023.iwish.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douania Ines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudaoud Sofiane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme53305.2021.9604890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanthe Verwaerde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604817" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03521794v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laforet Jeremy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585886v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Douania" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme47164.2019.8940248" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03521815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Imrani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lafor&#234;t" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mourad-Chehade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Chkeir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Haijam El Hassani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03521829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Al Khoury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme.2017.8167533" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32703-7_25" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2016.7591044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yochum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ayachi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme.2013.6648856" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00216094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352891" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00606116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Falcone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910526" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Banerjee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21726-6_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434246v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Riahi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49046-5_32" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434247v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49046-5_31" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434250v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynjar Karlsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11680-8_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04715830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00454696v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738074v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Douania" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14581" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04016938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02307823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carriou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mendes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01770039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aabeb9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02163701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-018-1784-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.12.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02406864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letocart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQC32Q2X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02417579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/2/6/064001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.08.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02163708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ayachi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.04.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8WCBJGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Nasrallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulwen Le Bras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grosset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2023.iwish.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanthe Verwaerde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604817" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douania Ines" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudaoud Sofiane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme53305.2021.9604890" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03521794v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Imrani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lafor&#234;t" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03521815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mourad-Chehade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Chkeir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Haijam El Hassani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824538v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laforet Jeremy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Douania" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme47164.2019.8940248" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03521829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Al Khoury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme.2017.8167533" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32703-7_25" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2016.7591044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yochum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ayachi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme.2013.6648856" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00216094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352891" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00606116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Falcone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910526" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Banerjee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21726-6_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434247v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49046-5_31" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434246v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Riahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49046-5_32" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434250v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynjar Karlsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11680-8_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04715830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00454696v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>