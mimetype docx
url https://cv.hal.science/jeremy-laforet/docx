--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1060,248 +1060,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of HD-sEMG amplitude descriptors relative to grid parameter variations of a cylindrical multilayered muscle model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carriou</w:t>
+                <w:t xml:space="preserve">An electro-mechanical multiscale model of uterine pregnancy contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (6), pp.064001. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.182-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2057-1976/2/6/064001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899005v1</w:t>
+                <w:t xml:space="preserve">hal-02431276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electro-mechanical multiscale model of uterine pregnancy contraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Yochum</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of HD-sEMG amplitude descriptors relative to grid parameter variations of a cylindrical multilayered muscle model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marque</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 77, pp.182-194. </w:t>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (6), pp.064001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2057-1976/2/6/064001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431276v1</w:t>
+                <w:t xml:space="preserve">hal-01899005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast generation model of high density surface EMG signals in a cylindrical conductor volume</w:t>
               </w:r>
@@ -1823,317 +1823,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of a realistic electrical model of the Uterine activity</w:t>
+                <w:t xml:space="preserve">Personalized spatial recruitment model to motor unit type and number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolanthe Verwaerde</w:t>
+                <w:t xml:space="preserve">Douania Ines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rassineux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marque</w:t>
+                <w:t xml:space="preserve">Boudaoud Sofiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICABME 2021 - 6th International Conference on Advances in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Werdanyeh, Lebanon. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2021 Sixth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Werdanyeh, France. pp.155-158, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icabme53305.2021.9604890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285528v1</w:t>
+                <w:t xml:space="preserve">hal-03578690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized spatial recruitment model to motor unit type and number</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of a realistic electrical model of the Uterine activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douania Ines</w:t>
+                <w:t xml:space="preserve">Jolanthe Verwaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boudaoud Sofiane</w:t>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Sixth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Werdanyeh, France. pp.155-158, </w:t>
+              <w:t xml:space="preserve">ICABME 2021 - 6th International Conference on Advances in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Werdanyeh, Lebanon. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icabme53305.2021.9604890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578690v1</w:t>
+                <w:t xml:space="preserve">hal-04285528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-mechanical modeling of pregnant uterus contraction using finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanthe Verwaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Physiological Human 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2152,243 +2152,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless evaluation of muscle abilities with Aging using CCA approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
+                <w:t xml:space="preserve">21-1Electro-mechanical modeling of pregnant uterus contraction using finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanthe Verwaerde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">14ième Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Gien, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161054v1</w:t>
+                <w:t xml:space="preserve">hal-03521815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">21-1Electro-mechanical modeling of pregnant uterus contraction using finite elements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Rassineux</w:t>
+                <w:t xml:space="preserve">Wireless evaluation of muscle abilities with Aging using CCA approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Imrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Laforêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ième Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Gien, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521815v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention, Détection et Compensation de la fragilité : approche standardisée (projet PREDECO)</w:t>
               </w:r>
@@ -2493,321 +2493,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation électromécanique des contractions d'un utérus gravide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment and sensitivity analysis of a motor units recruitment model during isometric contractions of the Biceps Brachii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laforet Jeremy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Rassineux</w:t>
+                <w:t xml:space="preserve">Ines Douania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Fifth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icabme47164.2019.8940248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824538v1</w:t>
+                <w:t xml:space="preserve">hal-03585886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and sensitivity analysis of a motor units recruitment model during isometric contractions of the Biceps Brachii</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
+                <w:t xml:space="preserve">Modélisation électromécanique des contractions d'un utérus gravide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanthe Verwaerde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laforet Jeremy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Fifth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585886v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of finite element and electro-chemical models of the uterine muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanthe Verwaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Physiological Human 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2956,304 +2956,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of HD-sEMG Amplitude Descriptors Relative to Grid Parameter Variation</w:t>
+                <w:t xml:space="preserve">Realistic motor unit placement in a cylindrical HD-sEMG generation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Mediterranean Conference on Medical and Biological Engineering and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Chypre, Cyprus. pp.119-123, </w:t>
+              <w:t xml:space="preserve">2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Orlando, United States. pp.1704-1707, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-32703-7_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/embc.2016.7591044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586007v1</w:t>
+                <w:t xml:space="preserve">hal-03586013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic motor unit placement in a cylindrical HD-sEMG generation model</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis of HD-sEMG Amplitude Descriptors Relative to Grid Parameter Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Orlando, United States. pp.1704-1707, </w:t>
+              <w:t xml:space="preserve">XIV Mediterranean Conference on Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Chypre, Cyprus. pp.119-123, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/embc.2016.7591044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32703-7_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586013v1</w:t>
+                <w:t xml:space="preserve">hal-03586007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UTERINE SMOOTH MUSCLE CELL FORCE GENERATION FROM ELECTRICAL PROPERTIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Laforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3636,226 +3636,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00412305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards bladder function modeling: FES induced detrusor activity modelling</w:t>
+                <w:t xml:space="preserve">Smooth Muscle Model for Functional Electrical Stimulation applications : Simulation of realistic bladder behavior under FES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vancouver, BC, Canada. pp.3702-3705, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4650013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00320539v1</w:t>
+                <w:t xml:space="preserve">lirmm-00346127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Muscle Model for Functional Electrical Stimulation applications : Simulation of realistic bladder behavior under FES</w:t>
+                <w:t xml:space="preserve">Towards bladder function modeling: FES induced detrusor activity modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Freiburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4650013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00346127v1</w:t>
+                <w:t xml:space="preserve">lirmm-00320539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth Muscle Model For Functional Electrical Stimulation Applications</w:t>
               </w:r>
@@ -4126,64 +4126,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of HD-sEMG Signals Using Channel Clustering Based on Time Domain Features For Functional Assessment with Ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swati Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Imrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,51 +4626,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of HD-sEMG descriptor sensitivity to changes of anatomical and neural properties with aging : A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Douania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4986,51 +4986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738074v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Douania" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14581" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04016938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02307823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carriou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mendes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01770039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aabeb9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02163701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-018-1784-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.12.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02406864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letocart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQC32Q2X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02417579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/2/6/064001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.08.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02163708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ayachi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.04.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8WCBJGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Nasrallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulwen Le Bras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grosset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2023.iwish.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanthe Verwaerde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604817" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douania Ines" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudaoud Sofiane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme53305.2021.9604890" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03521794v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Imrani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lafor&#234;t" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03521815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mourad-Chehade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Chkeir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Haijam El Hassani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824538v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laforet Jeremy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Douania" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme47164.2019.8940248" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03521829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Al Khoury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme.2017.8167533" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32703-7_25" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2016.7591044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yochum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ayachi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme.2013.6648856" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00216094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352891" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00606116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Falcone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910526" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Banerjee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21726-6_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434247v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49046-5_31" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434246v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Riahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49046-5_32" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434250v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynjar Karlsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11680-8_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04715830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00454696v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738074v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Douania" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14581" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04016938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02307823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carriou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mendes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01770039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aabeb9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02163701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-018-1784-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.12.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02406864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letocart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQC32Q2X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02417579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.08.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/2/6/064001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02163708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ayachi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.04.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8WCBJGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Nasrallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulwen Le Bras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grosset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2023.iwish.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douania Ines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudaoud Sofiane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme53305.2021.9604890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanthe Verwaerde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604817" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03521794v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03521815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Imrani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lafor&#234;t" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mourad-Chehade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Chkeir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Haijam El Hassani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585886v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Douania" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme47164.2019.8940248" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824538v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laforet Jeremy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03521829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Al Khoury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme.2017.8167533" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2016.7591044" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32703-7_25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yochum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ayachi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme.2013.6648856" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00216094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352891" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00606116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Falcone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910526" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Banerjee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21726-6_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434247v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49046-5_31" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434246v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Riahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49046-5_32" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434250v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynjar Karlsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11680-8_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04715830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00454696v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>