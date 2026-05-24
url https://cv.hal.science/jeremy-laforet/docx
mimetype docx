--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -784,303 +784,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the HD-sEMG probability density function shapes with varying muscle force using data fusion and shape descriptors</w:t>
+                <w:t xml:space="preserve">Analysis of the sEMG/force relationship using HD-sEMG technique and data fusion: A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Letocart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 89, pp.44-58. </w:t>
+              <w:t xml:space="preserve">, 2017, 83, pp.34-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406864v1</w:t>
+                <w:t xml:space="preserve">hal-02417579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the sEMG/force relationship using HD-sEMG technique and data fusion: A simulation study</w:t>
+                <w:t xml:space="preserve">Investigation of the HD-sEMG probability density function shapes with varying muscle force using data fusion and shape descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Letocart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 83, pp.34-47. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 89, pp.44-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02417579v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electro-mechanical multiscale model of uterine pregnancy contraction</w:t>
               </w:r>
@@ -2152,593 +2152,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">21-1Electro-mechanical modeling of pregnant uterus contraction using finite elements</w:t>
+                <w:t xml:space="preserve">Modélisation électromécanique des contractions d'un utérus gravide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanthe Verwaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laforet Jeremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ième Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Gien, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521815v1</w:t>
+                <w:t xml:space="preserve">hal-04824538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless evaluation of muscle abilities with Aging using CCA approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loubna Imrani</w:t>
+                <w:t xml:space="preserve">Assessment and sensitivity analysis of a motor units recruitment model during isometric contractions of the Biceps Brachii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Douania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Laforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Fifth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icabme47164.2019.8940248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161054v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention, Détection et Compensation de la fragilité : approche standardisée (projet PREDECO)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">21-1Electro-mechanical modeling of pregnant uterus contraction using finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanthe Verwaerde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rassineux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">14ième Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Gien, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161046v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and sensitivity analysis of a motor units recruitment model during isometric contractions of the Biceps Brachii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+                <w:t xml:space="preserve">Wireless evaluation of muscle abilities with Aging using CCA approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Imrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Laforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Fifth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585886v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation électromécanique des contractions d'un utérus gravide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jolanthe Verwaerde</w:t>
+                <w:t xml:space="preserve">Prévention, Détection et Compensation de la fragilité : approche standardisée (projet PREDECO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Mourad-Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Chkeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Tuan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laforet Jeremy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amir Haijam El Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824538v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of finite element and electro-chemical models of the uterine muscle</w:t>
               </w:r>
@@ -3209,51 +3209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UTERINE SMOOTH MUSCLE CELL FORCE GENERATION FROM ELECTRICAL PROPERTIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Laforêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3636,226 +3636,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00412305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Muscle Model for Functional Electrical Stimulation applications : Simulation of realistic bladder behavior under FES</w:t>
+                <w:t xml:space="preserve">Towards bladder function modeling: FES induced detrusor activity modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Freiburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00346127v1</w:t>
+                <w:t xml:space="preserve">lirmm-00320539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards bladder function modeling: FES induced detrusor activity modelling</w:t>
+                <w:t xml:space="preserve">Smooth Muscle Model for Functional Electrical Stimulation applications : Simulation of realistic bladder behavior under FES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vancouver, BC, Canada. pp.3702-3705, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4650013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00320539v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00346127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth Muscle Model For Functional Electrical Stimulation Applications</w:t>
               </w:r>
@@ -4126,51 +4126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of HD-sEMG Signals Using Channel Clustering Based on Time Domain Features For Functional Assessment with Ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swati Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Imrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,248 +4237,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Simulation of Electrical and Mechanical Models of the Uterine Muscle</w:t>
+                <w:t xml:space="preserve">Computing EHG Signals from a Realistic 3D Uterus Model: A Method to Adapt a Planar Volume Conductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.371-380, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49046-5_31⟩</w:t>
+              <w:t xml:space="preserve">, pp.381-388, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49046-5_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434247v1</w:t>
+                <w:t xml:space="preserve">hal-02434246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing EHG Signals from a Realistic 3D Uterus Model: A Method to Adapt a Planar Volume Conductor</w:t>
+                <w:t xml:space="preserve">Co-Simulation of Electrical and Mechanical Models of the Uterine Muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.381-388, 2016, </w:t>
+              <w:t xml:space="preserve">, pp.371-380, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49046-5_32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49046-5_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434246v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Behavior of Uterine Contractions: An Approach Based on Source Localization and Multiscale Modeling</w:t>
               </w:r>
@@ -4626,51 +4626,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of HD-sEMG descriptor sensitivity to changes of anatomical and neural properties with aging : A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Douania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4986,51 +4986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738074v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Douania" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14581" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04016938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02307823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carriou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mendes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01770039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aabeb9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02163701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-018-1784-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.12.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02406864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letocart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQC32Q2X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02417579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.08.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/2/6/064001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02163708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ayachi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.04.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8WCBJGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Nasrallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulwen Le Bras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grosset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2023.iwish.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douania Ines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudaoud Sofiane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme53305.2021.9604890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanthe Verwaerde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604817" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03521794v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03521815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Imrani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lafor&#234;t" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mourad-Chehade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Chkeir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Haijam El Hassani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585886v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Douania" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme47164.2019.8940248" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824538v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laforet Jeremy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03521829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Al Khoury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme.2017.8167533" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2016.7591044" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32703-7_25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yochum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ayachi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme.2013.6648856" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00216094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352891" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00606116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Falcone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910526" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Banerjee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21726-6_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434247v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49046-5_31" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434246v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Riahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49046-5_32" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434250v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynjar Karlsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11680-8_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04715830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00454696v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738074v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Douania" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14581" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04016938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02307823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carriou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mendes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01770039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laporte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aabeb9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02163701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-018-1784-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.12.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02417579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.02.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02406864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letocart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQC32Q2X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.08.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/2/6/064001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02163708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ayachi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.04.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8WCBJGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Nasrallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME59496.2023.10293077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04317991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulwen Le Bras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grosset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2023.iwish.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douania Ines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudaoud Sofiane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme53305.2021.9604890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanthe Verwaerde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604817" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03521794v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laforet Jeremy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585886v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Douania" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme47164.2019.8940248" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03521815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Imrani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lafor&#234;t" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mourad-Chehade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Chkeir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tuan Dao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Haijam El Hassani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03521829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Al Khoury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme.2017.8167533" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc.2016.7591044" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32703-7_25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yochum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ayachi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icabme.2013.6648856" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00216094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352891" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00606116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Falcone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2011.5910526" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Banerjee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21726-6_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434246v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Riahi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49046-5_32" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434247v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49046-5_31" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434250v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynjar Karlsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11680-8_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04715830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00454696v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>