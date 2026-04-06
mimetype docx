--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3468 +234,3602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearing site characteristics and stocking density drive the growth performance of tropical sea cucumbers (Holothuria fuscogilva)</w:t>
+                <w:t xml:space="preserve">Embryonic Hormetic Priming Modulates Later‐Life Thermal Tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dorant</w:t>
+                <w:t xml:space="preserve">K Lugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kehau-Lani Feral</w:t>
+                <w:t xml:space="preserve">C J Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Monaco</w:t>
+                <w:t xml:space="preserve">L Benestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Darinot-Thomas</w:t>
+                <w:t xml:space="preserve">E Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lo Yat</w:t>
+                <w:t xml:space="preserve">Manaari Sham Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 614, pp.743573. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (3), pp.e73139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.73139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465389v1</w:t>
+                <w:t xml:space="preserve">hal-05563086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species richness variation in marine and terrestrial fauna across widespread, fragmented territories: assessing inherent challenges of data scarcity at local and regional scales</w:t>
+                <w:t xml:space="preserve">Rearing site characteristics and stocking density drive the growth performance of tropical sea cucumbers (Holothuria fuscogilva)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Barreiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Benestan</w:t>
+                <w:t xml:space="preserve">Yann Dorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Moritz</w:t>
+                <w:t xml:space="preserve">Kehau-Lani Feral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ducatez</w:t>
+                <w:t xml:space="preserve">Cristian Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
+                <w:t xml:space="preserve">Sophie Darinot-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lo Yat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-06631-4⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 614, pp.743573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168049v1</w:t>
+                <w:t xml:space="preserve">hal-05465389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining population genomics, larval dispersal modelling and graph theory to reveal connectivity patterns of the black-lipped pearl oyster in French Polynesia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of the transcriptomic landscape of OsHV-1 replication in haemocytes of the Pacific oyster (Magallana gigas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Térence Legrand</w:t>
+                <w:t xml:space="preserve">Aurélie Dotto-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Planes</w:t>
+                <w:t xml:space="preserve">Nicole Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dégremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Tragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-10113-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.002187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184689v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the transcriptomic landscape of OsHV-1 replication in haemocytes of the Pacific oyster (Magallana gigas)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dotto-Maurel</w:t>
+                <w:t xml:space="preserve">Combining population genomics, larval dispersal modelling and graph theory to reveal connectivity patterns of the black-lipped pearl oyster in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Benestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Margot Tragin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.002187⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.24611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-10113-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451071v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic reaction norms highlight metabolic depression as a divergence in phenotypic plasticity between oyster species under ocean acidification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species richness variation in marine and terrestrial fauna across widespread, fragmented territories: assessing inherent challenges of data scarcity at local and regional scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+                <w:t xml:space="preserve">Kilian Barreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Benestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vanaa</w:t>
+                <w:t xml:space="preserve">Charlotte Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Di Poi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.249458⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.21043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-06631-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060471v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring thermal tolerance across time and space in a tropical bivalve, Pinctada margaritifera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic reaction norms highlight metabolic depression as a divergence in phenotypic plasticity between oyster species under ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristián Monaco</w:t>
+                <w:t xml:space="preserve">Mathieu Lutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Vigouroux</w:t>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manaarii Sham Koua</w:t>
+                <w:t xml:space="preserve">Vincent Vanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 228 (5), </w:t>
+              <w:t xml:space="preserve">, 2025, 228 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.249651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.249458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037573v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics identifies genes underlying growth performance of the Pacific black-lipped pearl oyster Pinctada margaritifera</w:t>
+                <w:t xml:space="preserve">Exploring thermal tolerance across time and space in a tropical bivalve, Pinctada margaritifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dorant</w:t>
+                <w:t xml:space="preserve">Klervi Lugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Quillien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
+                <w:t xml:space="preserve">Cristián Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chin-Long Ky</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manaarii Sham Koua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10636-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.249651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680775v1</w:t>
+                <w:t xml:space="preserve">hal-05037573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive aging weakens offspring survival and constrains the telomerase response to herpesvirus in Pacific oysters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D microscopic reconstruction of pearls using combined optical microscopy and photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Huber</w:t>
+                <w:t xml:space="preserve">Paul-Emmanuel Edeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Merrien</w:t>
+                <w:t xml:space="preserve">Mickaël Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Le Grand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Droit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adq2311⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.14180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-64680-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711550v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantial gene expression shifts during larval transitions in the pearl oyster Pinctada margaritifera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Destanque</w:t>
+                <w:t xml:space="preserve">Comparative transcriptomics identifies genes underlying growth performance of the Pacific black-lipped pearl oyster Pinctada margaritifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin-Long Ky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.b.23243⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10636-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462015v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutligenerational chronic exposure to near future ocean acidification in European sea bass (Dicentrarchus labrax): Insights into the regulation of the transcriptome in a sensory organ involved in feed intake, the tongue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substantial gene expression shifts during larval transitions in the pearl oyster Pinctada margaritifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Auffret</w:t>
+                <w:t xml:space="preserve">Thibault Destanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manaarii Sham Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cormier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Dauvé</w:t>
+                <w:t xml:space="preserve">P. Auffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106775⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.23243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753614v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing regional connectivity patterns of bivalvia in fragmented archipelagos: Insights from biophysical modeling in French Polynesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproductive aging weakens offspring survival and constrains the telomerase response to herpesvirus in Pacific oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréaz Dupoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Raapoto</w:t>
+                <w:t xml:space="preserve">Hugo Koechlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Monaco</w:t>
+                <w:t xml:space="preserve">Matthias Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. van Wynsberge</w:t>
+                <w:t xml:space="preserve">Pauline Merrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Le Gendre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacqueline Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110626⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (37), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adq2311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495042v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D microscopic reconstruction of pearls using combined optical microscopy and photogrammetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutligenerational chronic exposure to near future ocean acidification in European sea bass (Dicentrarchus labrax): Insights into the regulation of the transcriptome in a sensory organ involved in feed intake, the tongue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Emmanuel Edeline</w:t>
+                <w:t xml:space="preserve">Victor Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Leclercq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
+                <w:t xml:space="preserve">Pauline Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Droit</w:t>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Dauvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.14180. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.106775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-64680-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669651v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pearl shape classification using deep convolutional neural networks from Tahitian pearl rotation in Pinctada margaritifera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
+                <w:t xml:space="preserve">Assessing regional connectivity patterns of bivalvia in fragmented archipelagos: Insights from biophysical modeling in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Raapoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Wynsberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-40325-z⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 489, pp.110626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496888v1</w:t>
+                <w:t xml:space="preserve">hal-04495042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and the city: Non‐parallel DNA methylation modifications across pairs of urban‐forest Great tit populations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pearl shape classification using deep convolutional neural networks from Tahitian pearl rotation in Pinctada margaritifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emmanuel Edeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Droit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (1), pp.149-165. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.13122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-40325-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515127v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting tolerance to ocean acidification: Insights from a new framework combining physiological and molecular tipping points of Pacific oyster</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong parallel differential gene expression induced by hatchery rearing weakly associated with methylation signals in adult Coho Salmon ( O. kisutch )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Maeva Leitwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Appolis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
+                <w:t xml:space="preserve">Kyle Wellband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayla Mohns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16101⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), evac036 (14p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evac036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759707v1</w:t>
+                <w:t xml:space="preserve">hal-04203756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong parallel differential gene expression induced by hatchery rearing weakly associated with methylation signals in adult Coho Salmon ( O. kisutch )</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
+                <w:t xml:space="preserve">Gene expression plasticity, genetic variation and fatty acid remodelling in divergent populations of a tropical bivalve species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kayla Mohns</w:t>
+                <w:t xml:space="preserve">Léo Milhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Reisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evac036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91 (6), pp.1196-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203756v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression plasticity, genetic variation and fatty acid remodelling in divergent populations of a tropical bivalve species</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetics and the city: Non‐parallel DNA methylation modifications across pairs of urban‐forest Great tit populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Soyez</w:t>
+                <w:t xml:space="preserve">Aude E. Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Szulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Senar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13706⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.149-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659480v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual RNAseq highlights the kinetics of skin microbiome and fish host responsiveness to bacterial infection.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Lopez</w:t>
+                <w:t xml:space="preserve">Revisiting tolerance to ocean acidification: Insights from a new framework combining physiological and molecular tipping points of Pacific oyster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Crusot</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Appolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-021-00097-1⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (10), pp.3333-3348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413618v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenomic modifications induced by hatchery rearing persist in germ line cells of adult salmon after their oceanic migration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kayla Mohns</w:t>
+                <w:t xml:space="preserve">Dual RNAseq highlights the kinetics of skin microbiome and fish host responsiveness to bacterial infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Normandeau</w:t>
+                <w:t xml:space="preserve">Q. Schull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13235⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-021-00097-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203412v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics induce dose-specific transcriptomic disruptions in energy metabolism and immunity of the pearl oyster Pinctada margaritifera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Soyez</w:t>
+                <w:t xml:space="preserve">Epigenomic modifications induced by hatchery rearing persist in germ line cells of adult salmon after their oceanic migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayla Mohns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Normandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115180⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (10), pp.2402-2413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986945v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms of acclimation to long‐term elevated temperature exposure in marine symbioses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microplastics induce dose-specific transcriptomic disruptions in energy metabolism and immunity of the pearl oyster Pinctada margaritifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson B. Mayfield</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
+                <w:t xml:space="preserve">Tony Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lapeyre</w:t>
+                <w:t xml:space="preserve">Lucie Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/GCB.14907⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 266, pp.115180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392459v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of Adaptive Traits Enabled by a High-Density Linkage Map for Lake Trout</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular mechanisms of acclimation to long‐term elevated temperature exposure in marine symbioses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen J. Amish</w:t>
+                <w:t xml:space="preserve">Homère Alves Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bernatchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
+                <w:t xml:space="preserve">Chloé Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Wilson</w:t>
+                <w:t xml:space="preserve">Anderson B. Mayfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.120.401184⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.1271-1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/GCB.14907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202604v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining population genomics and forward simulations to investigate stocking impacts: A case study of Muskellunge ( Esox masquinongy ) from the St. Lawrence River basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping of Adaptive Traits Enabled by a High-Density Linkage Map for Lake Trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Carrier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Seth R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J. Amish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John M. Farrell</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12765⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.1929-1947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.120.401184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202248v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication and Temperature Modulate Gene Expression Signatures and Growth in the Australasian Snapper Chrysophrys auratus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Wellenreuther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denham Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter A. Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.105-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/g3.118.200647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel epigenetic modifications induced by hatchery rearing in a Pacific Salmon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Combining population genomics and forward simulations to investigate stocking impacts: A case study of Muskellunge ( Esox masquinongy ) from the St. Lawrence River basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ruth E. Withler</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1711229114⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (5), pp.902-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201986v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parallel epigenetic modifications induced by hatchery rearing in a Pacific Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry D. Beacham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karia H. Kaukinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth E. Withler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (49), pp.12964-12969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1711229114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genomics and telemetry suggest a role for migration harshness in determining overwintering habitat choice, but not gene flow, in anadromous Arctic Char</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les N Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben J G Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (24), pp.6784-6800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.14393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3705,400 +3839,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards in vivo imaging of the physico-chemistry processes involved in the biomineralization of mollusc shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman A. Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Biomineralization (BIOMIN XVII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perliculture de Polynésie française menacée par les microplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Polymères et Océans 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03878763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome assembly of the pearl oyster Pinctada margaritifera : a tool for environmental and evolutionary research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Reisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S E Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin-Long Ky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Malacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Pacific Grove, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4108,161 +4242,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual RNAseq Highlights the Kinetics of Skin Microbiome and Fish Host Responsiveness to Bacterial Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Crusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4409,51 +4543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05215206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benestan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vigouroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dorant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehau-Lani Feral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Monaco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darinot-Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lo Yat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05168049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barreiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducatez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaertner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06631-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05184689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gradel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Luyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-10113-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451071v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dotto-Maurel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tragin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002187" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05060471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lutier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanaa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249458" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05037573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Lugue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Monaco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vigouroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Sham Koua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249651" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dorant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Quillien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10636-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04711550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Merrien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Le Grand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq2311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04462015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Destanque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auffrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23243" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04753614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dauv&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106775" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04495042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raapoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Monaco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Wynsberge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Luyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110626" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04669651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Edeline" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Leclercq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Droit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64680-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40325-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude E. Caizergues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Le Luyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szulkin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Senar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13334" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Appolis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Wellband" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayuela" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Mohns" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reisser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soyez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13706" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schull" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auffret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crusot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-021-00097-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13235" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gardon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morvan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115180" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brahmi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson B. Mayfield" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapeyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/GCB.14907" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202604v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth R. Smith" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Amish" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wilson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401184" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202248v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carrier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Farrell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12765" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Wellenreuther" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denham Cook" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Ritchie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200647" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D. Beacham" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karia H. Kaukinen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth E. Withler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711229114" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201985v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Moore" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les N. Harris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. G. Sutherland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14393" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04195201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03878763v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Planes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Crusot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05215206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benestan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vigouroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lugue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Monaco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benestan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vigouroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaari Sham Koua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73139" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dorant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehau-Lani Feral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Monaco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darinot-Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lo Yat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743573" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dotto-Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Luyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tragin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05184689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gradel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-10113-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05168049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barreiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducatez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaertner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06631-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05060471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lutier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanaa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249458" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05037573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Lugue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Monaco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vigouroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Sham Koua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249651" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04669651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Edeline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Leclercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Droit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64680-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dorant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Quillien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10636-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04462015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Destanque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auffrey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23243" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04711550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Merrien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Le Grand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq2311" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04753614v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dauv&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106775" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04495042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raapoto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Monaco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Wynsberge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Luyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110626" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40325-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203756v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Wellband" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayuela" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Le Luyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Mohns" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reisser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soyez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13706" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515127v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude E. Caizergues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szulkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Senar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13334" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Appolis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schull" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auffret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crusot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-021-00097-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203412v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13235" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986945v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gardon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morvan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115180" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392459v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brahmi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson B. Mayfield" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapeyre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/GCB.14907" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth R. Smith" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Amish" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wilson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401184" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Wellenreuther" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denham Cook" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Ritchie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200647" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Farrell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12765" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D. Beacham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karia H. Kaukinen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth E. Withler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711229114" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Moore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les N Harris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J G Sutherland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14393" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04195201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03878763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965615v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Planes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368784v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Crusot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>