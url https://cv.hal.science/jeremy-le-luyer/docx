--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -66,666 +66,666 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a comprehensive donor and host dataset to decipher the heritability and genetic architecture of pearl traits in the black-lipped oyster (Pinctada margaritifera)</w:t>
+                <w:t xml:space="preserve">Embryonic Hormetic Priming Modulates Later‐Life Thermal Tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Benestan</w:t>
+                <w:t xml:space="preserve">K Lugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Massault</w:t>
+                <w:t xml:space="preserve">C J Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vigouroux</w:t>
+                <w:t xml:space="preserve">L Benestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chevalier</w:t>
+                <w:t xml:space="preserve">E Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.B. Jones</w:t>
+                <w:t xml:space="preserve">Manaari Sham Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 610, pp.742837. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (3), pp.e73139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.73139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215206v1</w:t>
+                <w:t xml:space="preserve">hal-05563086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic Hormetic Priming Modulates Later‐Life Thermal Tolerance</w:t>
+                <w:t xml:space="preserve">Using a comprehensive donor and host dataset to decipher the heritability and genetic architecture of pearl traits in the black-lipped oyster (Pinctada margaritifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Lugue</w:t>
+                <w:t xml:space="preserve">Laura Benestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C J Monaco</w:t>
+                <w:t xml:space="preserve">C. Massault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Benestan</w:t>
+                <w:t xml:space="preserve">E. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Vigouroux</w:t>
+                <w:t xml:space="preserve">O. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manaari Sham Koua</w:t>
+                <w:t xml:space="preserve">D.B. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (3), pp.e73139. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 610, pp.742837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.73139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563086v1</w:t>
+                <w:t xml:space="preserve">hal-05215206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearing site characteristics and stocking density drive the growth performance of tropical sea cucumbers (Holothuria fuscogilva)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosome-level genome assembly and annotation of the emblematic silver-lipped pearl oyster Pinctada maxima Jameson 1901</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Benestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dorant</w:t>
+                <w:t xml:space="preserve">A. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kehau-Lani Feral</w:t>
+                <w:t xml:space="preserve">T. Destanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Monaco</w:t>
+                <w:t xml:space="preserve">Océane Romatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Darinot-Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Lo Yat</w:t>
+                <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743573⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-026-06905-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465389v1</w:t>
+                <w:t xml:space="preserve">hal-05613895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the transcriptomic landscape of OsHV-1 replication in haemocytes of the Pacific oyster (Magallana gigas)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rearing site characteristics and stocking density drive the growth performance of tropical sea cucumbers (Holothuria fuscogilva)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dotto-Maurel</w:t>
+                <w:t xml:space="preserve">Kehau-Lani Feral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
+                <w:t xml:space="preserve">Cristian Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Faury</w:t>
+                <w:t xml:space="preserve">Sophie Darinot-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Dégremont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margot Tragin</w:t>
+                <w:t xml:space="preserve">Alain Lo Yat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.002187⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 614, pp.743573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451071v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining population genomics, larval dispersal modelling and graph theory to reveal connectivity patterns of the black-lipped pearl oyster in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Benestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gradel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Benestan</w:t>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -740,100 +740,100 @@
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.24611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-10113-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species richness variation in marine and terrestrial fauna across widespread, fragmented territories: assessing inherent challenges of data scarcity at local and regional scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Barreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Benestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,157 +904,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic reaction norms highlight metabolic depression as a divergence in phenotypic plasticity between oyster species under ocean acidification</w:t>
+                <w:t xml:space="preserve">Dynamics of the transcriptomic landscape of OsHV-1 replication in haemocytes of the Pacific oyster (Magallana gigas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lutier</w:t>
+                <w:t xml:space="preserve">Aurélie Dotto-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+                <w:t xml:space="preserve">Nicole Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vanaa</w:t>
+                <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Di Poi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margot Tragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 228 (7), </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.249458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.002187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060471v1</w:t>
+                <w:t xml:space="preserve">hal-05451071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring thermal tolerance across time and space in a tropical bivalve, Pinctada margaritifera</w:t>
               </w:r>
@@ -1092,2348 +1096,2348 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manaarii Sham Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 228 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.249651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D microscopic reconstruction of pearls using combined optical microscopy and photogrammetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic reaction norms highlight metabolic depression as a divergence in phenotypic plasticity between oyster species under ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Emmanuel Edeline</w:t>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Leclercq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Vincent Vanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-64680-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.249458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669651v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptomics identifies genes underlying growth performance of the Pacific black-lipped pearl oyster Pinctada margaritifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dorant</w:t>
+                <w:t xml:space="preserve">Virgile Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin-Long Ky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (1), pp.717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-024-10636-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substantial gene expression shifts during larval transitions in the pearl oyster Pinctada margaritifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Destanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manaarii Sham Koua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jez.b.23243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive aging weakens offspring survival and constrains the telomerase response to herpesvirus in Pacific oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréaz Dupoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréaz Dupoué</w:t>
+                <w:t xml:space="preserve">Hugo Koechlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Koechlin</w:t>
+                <w:t xml:space="preserve">Matthias Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Huber</w:t>
+                <w:t xml:space="preserve">Pauline Merrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (37), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adq2311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutligenerational chronic exposure to near future ocean acidification in European sea bass (Dicentrarchus labrax): Insights into the regulation of the transcriptome in a sensory organ involved in feed intake, the tongue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mazurais</w:t>
+                <w:t xml:space="preserve">Victor Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Simon</w:t>
+                <w:t xml:space="preserve">Pauline Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Auffret</w:t>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dauvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 202, pp.106775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing regional connectivity patterns of bivalvia in fragmented archipelagos: Insights from biophysical modeling in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Raapoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Raapoto</w:t>
+                <w:t xml:space="preserve">C.J. Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Monaco</w:t>
+                <w:t xml:space="preserve">S. van Wynsberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. van Wynsberge</w:t>
+                <w:t xml:space="preserve">R. Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 489, pp.110626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pearl shape classification using deep convolutional neural networks from Tahitian pearl rotation in Pinctada margaritifera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">3D microscopic reconstruction of pearls using combined optical microscopy and photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emmanuel Edeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Droit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chabrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.13122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-40325-z⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.14180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-64680-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496888v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong parallel differential gene expression induced by hatchery rearing weakly associated with methylation signals in adult Coho Salmon ( O. kisutch )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pearl shape classification using deep convolutional neural networks from Tahitian pearl rotation in Pinctada margaritifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emmanuel Edeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Leitwein</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Droit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evac036⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.13122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-40325-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203756v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression plasticity, genetic variation and fatty acid remodelling in divergent populations of a tropical bivalve species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Monaco</w:t>
+                <w:t xml:space="preserve">Epigenetics and the city: Non‐parallel DNA methylation modifications across pairs of urban‐forest Great tit populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude E. Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Milhade</w:t>
+                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Reisser</w:t>
+                <w:t xml:space="preserve">Marta Szulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Soyez</w:t>
+                <w:t xml:space="preserve">Juan-Carlos Senar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 91 (6), pp.1196-1208. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.149-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659480v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and the city: Non‐parallel DNA methylation modifications across pairs of urban‐forest Great tit populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting tolerance to ocean acidification: Insights from a new framework combining physiological and molecular tipping points of Pacific oyster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude E. Caizergues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Grégoire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan-Carlos Senar</w:t>
+                <w:t xml:space="preserve">Alexis Appolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13334⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (10), pp.3333-3348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515127v1</w:t>
+                <w:t xml:space="preserve">hal-03759707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting tolerance to ocean acidification: Insights from a new framework combining physiological and molecular tipping points of Pacific oyster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Di Poi</w:t>
+                <w:t xml:space="preserve">Strong parallel differential gene expression induced by hatchery rearing weakly associated with methylation signals in adult Coho Salmon ( O. kisutch )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Wellband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Hugo Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Appolis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
+                <w:t xml:space="preserve">Kayla Mohns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (10), pp.3333-3348. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), evac036 (14p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.16101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evac036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759707v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual RNAseq highlights the kinetics of skin microbiome and fish host responsiveness to bacterial infection.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Le Luyer</w:t>
+                <w:t xml:space="preserve">Gene expression plasticity, genetic variation and fatty acid remodelling in divergent populations of a tropical bivalve species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Schull</w:t>
+                <w:t xml:space="preserve">Léo Milhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Auffret</w:t>
+                <w:t xml:space="preserve">Céline Reisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Crusot</w:t>
+                <w:t xml:space="preserve">Claude Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-021-00097-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91 (6), pp.1196-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413618v1</w:t>
+                <w:t xml:space="preserve">hal-03659480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenomic modifications induced by hatchery rearing persist in germ line cells of adult salmon after their oceanic migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+                <w:t xml:space="preserve">Dual RNAseq highlights the kinetics of skin microbiome and fish host responsiveness to bacterial infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Schull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Laporte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kayla Mohns</w:t>
+                <w:t xml:space="preserve">P. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Normandeau</w:t>
+                <w:t xml:space="preserve">P. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13235⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-021-00097-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203412v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics induce dose-specific transcriptomic disruptions in energy metabolism and immunity of the pearl oyster Pinctada margaritifera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Gardon</w:t>
+                <w:t xml:space="preserve">Epigenomic modifications induced by hatchery rearing persist in germ line cells of adult salmon after their oceanic migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leitwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Morvan</w:t>
+                <w:t xml:space="preserve">Martin Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayla Mohns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Huvet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Soyez</w:t>
+                <w:t xml:space="preserve">Eric Normandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 266, pp.115180. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (10), pp.2402-2413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986945v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms of acclimation to long‐term elevated temperature exposure in marine symbioses</w:t>
+                <w:t xml:space="preserve">Microplastics induce dose-specific transcriptomic disruptions in energy metabolism and immunity of the pearl oyster Pinctada margaritifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homère Alves Monteiro</w:t>
+                <w:t xml:space="preserve">Tony Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Brahmi</w:t>
+                <w:t xml:space="preserve">Lucie Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson B. Mayfield</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lapeyre</w:t>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/GCB.14907⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 266, pp.115180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392459v1</w:t>
+                <w:t xml:space="preserve">hal-02986945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of Adaptive Traits Enabled by a High-Density Linkage Map for Lake Trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular mechanisms of acclimation to long‐term elevated temperature exposure in marine symbioses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homère Alves Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seth R. Smith</w:t>
+                <w:t xml:space="preserve">Chloé Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen J. Amish</w:t>
+                <w:t xml:space="preserve">Anderson B. Mayfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bernatchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chris Wilson</w:t>
+                <w:t xml:space="preserve">Bruno Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.120.401184⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.1271-1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/GCB.14907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202604v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication and Temperature Modulate Gene Expression Signatures and Growth in the Australasian Snapper Chrysophrys auratus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping of Adaptive Traits Enabled by a High-Density Linkage Map for Lake Trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Wellenreuther</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Stephen J. Amish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter A. Ritchie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chris Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.105-116. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.1929-1947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.118.200647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.120.401184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202247v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining population genomics and forward simulations to investigate stocking impacts: A case study of Muskellunge ( Esox masquinongy ) from the St. Lawrence River basin</w:t>
               </w:r>
@@ -3445,51 +3449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3547,161 +3551,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel epigenetic modifications induced by hatchery rearing in a Pacific Salmon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Domestication and Temperature Modulate Gene Expression Signatures and Growth in the Australasian Snapper Chrysophrys auratus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Wellenreuther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karia H. Kaukinen</w:t>
+                <w:t xml:space="preserve">Denham Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth E. Withler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter A. Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114 (49), pp.12964-12969. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.105-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1711229114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.118.200647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201986v1</w:t>
+                <w:t xml:space="preserve">hal-04202247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics and telemetry suggest a role for migration harshness in determining overwintering habitat choice, but not gene flow, in anadromous Arctic Char</w:t>
               </w:r>
@@ -3713,51 +3713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les N Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben J G Sutherland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3792,447 +3792,581 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.14393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parallel epigenetic modifications induced by hatchery rearing in a Pacific Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry D. Beacham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karia H. Kaukinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth E. Withler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (49), pp.12964-12969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1711229114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards in vivo imaging of the physico-chemistry processes involved in the biomineralization of mollusc shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman A. Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Biomineralization (BIOMIN XVII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perliculture de Polynésie française menacée par les microplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Polymères et Océans 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03878763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome assembly of the pearl oyster Pinctada margaritifera : a tool for environmental and evolutionary research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Reisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S E Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin-Long Ky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Malacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Pacific Grove, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4242,161 +4376,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual RNAseq Highlights the Kinetics of Skin Microbiome and Fish Host Responsiveness to Bacterial Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Crusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4543,51 +4677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05215206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benestan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vigouroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lugue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Monaco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benestan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vigouroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaari Sham Koua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73139" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dorant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehau-Lani Feral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Monaco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darinot-Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lo Yat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743573" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dotto-Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Luyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tragin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05184689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gradel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-10113-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05168049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barreiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducatez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaertner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06631-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05060471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lutier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanaa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249458" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05037573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Lugue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Monaco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vigouroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Sham Koua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249651" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04669651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Edeline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Leclercq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Droit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64680-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dorant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Quillien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10636-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04462015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Destanque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auffrey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23243" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04711550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Merrien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Le Grand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq2311" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04753614v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dauv&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106775" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04495042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raapoto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Monaco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Wynsberge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Luyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110626" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40325-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203756v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Wellband" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayuela" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Le Luyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Mohns" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reisser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soyez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13706" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515127v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude E. Caizergues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szulkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Senar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13334" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Appolis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schull" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auffret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crusot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-021-00097-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203412v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13235" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986945v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gardon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morvan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115180" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392459v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brahmi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson B. Mayfield" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapeyre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/GCB.14907" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth R. Smith" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Amish" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wilson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401184" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Wellenreuther" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denham Cook" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Ritchie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200647" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Farrell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12765" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D. Beacham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karia H. Kaukinen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth E. Withler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711229114" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Moore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les N Harris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J G Sutherland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14393" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04195201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03878763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965615v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Planes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368784v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Crusot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lugue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Monaco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benestan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vigouroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaari Sham Koua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05215206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benestan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vigouroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Jones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Destanque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06905-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dorant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehau-Lani Feral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Monaco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darinot-Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lo Yat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743573" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05184689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gradel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Luyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-10113-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05168049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Barreiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducatez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaertner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06631-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451071v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dotto-Maurel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tragin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002187" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05037573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Lugue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Monaco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vigouroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Sham Koua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249651" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05060471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lutier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vanaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249458" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dorant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Quillien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10636-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04462015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Destanque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auffrey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23243" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04711550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Merrien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Le Grand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq2311" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04753614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dauv&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106775" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04495042v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raapoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Monaco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Wynsberge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Luyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110626" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04669651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Edeline" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Leclercq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Droit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64680-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40325-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515127v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude E. Caizergues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Le Luyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szulkin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Senar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13334" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Appolis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16101" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Wellband" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayuela" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Mohns" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reisser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soyez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13706" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schull" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auffret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crusot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-021-00097-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203412v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13235" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986945v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gardon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morvan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115180" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brahmi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson B. Mayfield" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapeyre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/GCB.14907" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth R. Smith" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Amish" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wilson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401184" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Farrell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12765" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Wellenreuther" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denham Cook" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Ritchie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200647" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Moore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les N Harris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J G Sutherland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14393" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201986v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D. Beacham" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karia H. Kaukinen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth E. Withler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711229114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04195201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03878763v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965615v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Planes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368784v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Crusot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>