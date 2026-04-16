--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -166,994 +166,1085 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hawai’i is shifting toward regenerative tourism, yet extractive logics persist</w:t>
+                <w:t xml:space="preserve">Editorial: Surf tourism in a post-pandemic world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loretta Bellato</w:t>
+                <w:t xml:space="preserve">Lindsay Usher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Geographies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14616688.2025.2582648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frsut.2026.1827620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540786v1</w:t>
+                <w:t xml:space="preserve">hal-05586622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic destination branding in Hawaii</w:t>
+                <w:t xml:space="preserve">Hawai’i is shifting toward regenerative tourism, yet extractive logics persist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loretta Bellato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tourism Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14616688.2025.2582648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009742v1</w:t>
+                <w:t xml:space="preserve">hal-05540786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organized Lifestyle Sports in Southern California: Social Facts, Collective Consciousness, and Solidarity Among University Surfers</w:t>
+                <w:t xml:space="preserve">Strategic destination branding in Hawaii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the Sociology of Leisure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (2), https://journals.openedition.org/teoros/12763</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883735v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse du tourisme sportif à Hawaii</w:t>
+                <w:t xml:space="preserve">Organized Lifestyle Sports in Southern California: Social Facts, Collective Consciousness, and Solidarity Among University Surfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature et récréation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of the Sociology of Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41978-022-00125-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932427v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activist Surfing-based Groups in the Tourism Transition: Localism and Universalism in the French Basque Country</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genèse du tourisme sportif à Hawaii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lemarié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature et récréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.41-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791618v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Le brisement des vagues”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activist Surfing-based Groups in the Tourism Transition: Localism and Universalism in the French Basque Country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Falaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chamois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lemarié</w:t>
+                <w:t xml:space="preserve">Jérôme Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains/Théories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/teth.2731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.18491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034591v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise du Covid-19, un changement stratégique pour le tourisme ? L’analyse de la recherche internationale</w:t>
+                <w:t xml:space="preserve">“Le brisement des vagues”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gombault</w:t>
+                <w:t xml:space="preserve">Camille Chamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lemarié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Grellier Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.2731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097881v1</w:t>
+                <w:t xml:space="preserve">hal-03034591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localism at New Zealand surfing destinations: Durkheim and the social structure of communities</w:t>
+                <w:t xml:space="preserve">La crise du Covid-19, un changement stratégique pour le tourisme ? L’analyse de la recherche internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Towner</w:t>
+                <w:t xml:space="preserve">Anne Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grellier Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport &amp; Tourism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 355, 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034578v1</w:t>
+                <w:t xml:space="preserve">hal-03097881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branding Huntington Beach, Surf City USA®: Visitors, residents, and businesses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localism at New Zealand surfing destinations: Durkheim and the social structure of communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Towner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lemarié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Domann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (3), pp.401-419. </w:t>
+              <w:t xml:space="preserve">Journal of Sport &amp; Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.93-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07053436.2019.1681805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14775085.2020.1777186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03052997v1</w:t>
+                <w:t xml:space="preserve">hal-03034578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une histoire sociale de la perception</w:t>
+                <w:t xml:space="preserve">Branding Huntington Beach, Surf City USA®: Visitors, residents, and businesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Chamois</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Domann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature et récréation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (3), pp.401-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2019.1681805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196794v1</w:t>
+                <w:t xml:space="preserve">halshs-03052997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire sociale de la perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chamois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature et récréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'ambiguïté transitionnelle des pratiques récréatives de nature, 6, pp.39-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debating on Cultural Performances of Hawaiian Surfing in the 19th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Du corps à l’image. La réinvention des performances culturelles en Océanie, 142-143, pp.159-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/jso.7625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02096111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1163,100 +1254,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkhê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2918682446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1266,167 +1357,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus de sportisation du surf à Hawaï, en Australie et en Californie de 1778 à 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes du surf : Transformations historiques, trajectoires sociales, bifurcations technologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.37-62, 2020, 9782-85892-614-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sportisation du surf en Californie et à Hawaii : Une modernité sportive et un impérialisme culturel contesté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surf à contre-courant : Une odyssée scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSHA, pp.71-101, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1436,91 +1527,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Regenerative Tourism in Hawaii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Hawaii; Université de Reims Champagne Ardenne (URCA). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1530,114 +1621,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse d’un système global surf. Regards comparés des Hawai‘i à la Californie : traditions, villes, tourismes, et subcultures (1778–2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris 10, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02027297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1705,51 +1796,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9680AF7D"/>
+    <w:nsid w:val="9FFC2A37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1936,51 +2027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-lemarie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3012-7366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lemari&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Bellato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616688.2025.2582648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883735v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41978-022-00125-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafargue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.2731" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03097881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grellier Fouillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Towner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14775085.2020.1777186" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Domann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2019.1681805" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7625" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arkhe-editions.com/livre/histoire-du-surf/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02027297v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-lemarie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3012-7366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lemari&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Usher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsut.2026.1827620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540786v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Bellato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616688.2025.2582648" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009742v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883735v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41978-022-00125-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafargue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18491" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.2731" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03097881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grellier Fouillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034578v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Towner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14775085.2020.1777186" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Domann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2019.1681805" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7625" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arkhe-editions.com/livre/histoire-du-surf/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02027297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>