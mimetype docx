--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -1796,51 +1796,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FFC2A37"/>
+    <w:nsid w:val="C8D6F368"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>