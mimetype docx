--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jérémy Lévêque </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Post-Doctorant au sein de la Chaire Théorie de l'entreprise : modèles de gouvernance pour la création collective</w:t>
+        <w:t xml:space="preserve">Chargé d'enseignement et de recherche à Mines Paris, Université PSL. Je déploie un programme de recherche mobilisant la société à mission comme vecteur de transitions au sein de la Chaire Théorie de l'entreprise : modèles de gouvernance pour la création collective</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -291,3146 +291,3630 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How To Keep Track On Impact Investing Promises: Exploring The Potentials Of New Governance Schemes</w:t>
+                <w:t xml:space="preserve">Can we trust purpose? Corporate legal forms and built‐in purpose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/e.jie.pr2.0192⟩</w:t>
+              <w:t xml:space="preserve">European Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/emre.70061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884344v1</w:t>
+                <w:t xml:space="preserve">hal-05547772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial du dossier spécial - Sociétés à missions : réalités du déploiement et nouvelles perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dossier &amp;quot;La Société à Mission : Réalités Du Déploiement et Nouvelles Perspectives&amp;quot;. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprise &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2025-1 (17)</w:t>
+              <w:t xml:space="preserve">, 2026, 1, 2025 (17), pp.49-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520437v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociétés à mission. Une étude des comités de mission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">How To Keep Track On Impact Investing Promises: Exploring The Potentials Of New Governance Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, pp.213 - 233. </w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49 (1), pp.23-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/rfg.2025.93⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/e.jie.pr2.0192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234858v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward “Generative” Corporate Governance for Responsible Innovation: The Case of a French Mission Committee</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Editorial du dossier spécial - Sociétés à missions : réalités du déploiement et nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2025-1 (17)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204359v1</w:t>
+                <w:t xml:space="preserve">hal-05520437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrypter la diversité des formes de société au prisme de leurs missions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sociétés à mission. Une étude des comités de mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16593-4⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.213 - 233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2025.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530583v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la raison d’être un facteur de résilience : le cas GRTgaz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward “Generative” Corporate Governance for Responsible Innovation: The Case of a French Mission Committee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rindu1.231.0084⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2024/1), pp.131-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991787v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociétés à mission, à l'épreuve du réel : les enjeux sociaux et académiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décrypter la diversité des formes de société au prisme de leurs missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Sociétal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (14), pp.107-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16593-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187080v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire de la raison d’être un facteur de résilience : le cas GRTgaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/1, pp.84 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rindu1.231.0084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196466v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sociétés à mission, à l'épreuve du réel : les enjeux sociaux et académiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goutaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sociétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Gouvernance et Raison d'être, 1er Trimestre 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 293, pp.111-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Espace et événement collaboratifs d’innovation, deux dispositifs complémentaires pour l’ambidextrie.Synergies entre Innovation Lab et Innovation Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Ben Mahmoud-Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, NS-9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.5024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companies with Multiple Purposes: A Study of Governance in French Sociétés à Mission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analyzing B Corp Certification: Opportunities and Complexities in Addressing Grand Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Cophenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Managing with purpose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AOM 2025, Jul 2025, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405522v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUSTAINABLE CORPORATE GOVERNANCE: ELEMENTARY MECHANISMS AND IMPLICATIONS FOR ALTERNATIVE LEGAL FORMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Responsabiliser les structures d’accès. Vers une gouvernance soutenable des plateformes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015399v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Purpose Corporations and Boards Expertise - an Exploratory Study in French Société à Mission</w:t>
+                <w:t xml:space="preserve">Companies with Multiple Purposes: A Study of Governance in French Sociétés à Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managing with Purpose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM 2025, Jun 2025, Florence, Italia, France</w:t>
+              <w:t xml:space="preserve">Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AOM, Jul 2025, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914415v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing B Corp Certification: Opportunities and Complexities in Addressing Grand Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recoupler la gouvernance aux enjeux de l’activité. Apprentissages de l’observation des sociétés à mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managing with purpose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AOM 2025, Jul 2025, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015647v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies environnementales et travail. Une investigation empirique dans les entreprises à raison d’être</w:t>
+                <w:t xml:space="preserve">Companies with Multiple Purposes: A Study of Governance in French Sociétés à Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHEC - Brussels Management SCHOOL, Nov 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Cophenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802611v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprises et finalités multiples. Etude de la gouvernance de la société à mission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">SUSTAINABLE CORPORATE GOVERNANCE: ELEMENTARY MECHANISMS AND IMPLICATIONS FOR ALTERNATIVE LEGAL FORMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHEC Brussels Management School, Sep 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803657v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONDITIONS FOR A TRUSTWORTHY COMMITMENT: UNPACKING THE CONTENT OF THE PURPOSES OF PROFIT-WITH-PURPOSE CORPORATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual Purpose Corporations and Boards Expertise - an Exploratory Study in French Société à Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fostering innovation to address Grand Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM 2024, Jun 2024, Bath (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Managing with Purpose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM 2025, Jun 2025, Florence, Italia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562660v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INCORPORATING THE PURPOSE IN THE LAW: A MODEL OF PURPOSE-CONTROLLED CORPORATE GOVERNANCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stratégies environnementales et travail. Une investigation empirique dans les entreprises à raison d’être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bath, Jun 2024, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHEC - Brussels Management SCHOOL, Nov 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803653v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprises et finalités multiples : discussion du schéma de gouvernance des sociétés à mission à partir de cas empiriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">CONDITIONS FOR A TRUSTWORTHY COMMITMENT: UNPACKING THE CONTENT OF THE PURPOSES OF PROFIT-WITH-PURPOSE CORPORATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHEC - Brussels Management School, Nov 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Fostering innovation to address Grand Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM 2024, Jun 2024, Bath (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802512v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identiques, différents ou les deux ? Regard sur les organes de gouvernance des sociétés à mission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entreprises et finalités multiples. Etude de la gouvernance de la société à mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès du RIODD - Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
+              <w:t xml:space="preserve">RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICHEC Brussels Management School, Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801816v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance de la société à mission : étude des premiers comités de mission au prisme de leur composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identiques, différents ou les deux ? Regard sur les organes de gouvernance des sociétés à mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer ou s’effondrer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">19ème congrès du RIODD - Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHEC Brussels Management School, Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244759v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comités de mission : tentative de modélisation des premières expériences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">INCORPORATING THE PURPOSE IN THE LAW: A MODEL OF PURPOSE-CONTROLLED CORPORATE GOVERNANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18E CONGRÈS DU RIODD : CHANGER OU S'EFFONDRER ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bath, Jun 2024, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243843v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOCIAL, BENEFIT OR PURPOSE-DRIVEN CORPORATIONS: A CONCEPTUAL FRAMEWORK TO NAVIGATE BETWEEN THE NEW CORPORATE FORMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Entreprises et finalités multiples : discussion du schéma de gouvernance des sociétés à mission à partir de cas empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trinity College, Jun 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHEC - Brussels Management School, Nov 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129840v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Profit-with-purpose Corporation Confronted to Grand Societal challenges: Insights From the Study of a Formulation Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouvernance de la société à mission : étude des premiers comités de mission au prisme de leur composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transforming Business for Good</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM, Jun 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Changer ou s’effondrer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130125v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formuler une promesse dans un contexte de grand challenge : formes et implications pour le contrôle des Sociétés à Mission</w:t>
+                <w:t xml:space="preserve">Comités de mission : tentative de modélisation des premières expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer ou s'effronder ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">18E CONGRÈS DU RIODD : CHANGER OU S'EFFONDRER ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244745v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of multipolar corporate governance: the case of Danone and the French Société à Mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOCIAL, BENEFIT OR PURPOSE-DRIVEN CORPORATIONS: A CONCEPTUAL FRAMEWORK TO NAVIGATE BETWEEN THE NEW CORPORATE FORMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2022 - LEADING THE DIGITAL TRANSFORMATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Winterthur, France</w:t>
+              <w:t xml:space="preserve">European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trinity College, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689828v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Profit-with-purpose Corporation Confronted to Grand Societal challenges: Insights From the Study of a Formulation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t>
+              <w:t xml:space="preserve">Transforming Business for Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224939v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of the Innovative Purpose for Responsible Innovation : Towards Design-Based Governance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formuler une promesse dans un contexte de grand challenge : formes et implications pour le contrôle des Sociétés à Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DESIGN Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Changer ou s'effronder ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346501v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of the Innovative Purpose for Responsible Innovation : Towards Design-Based Governance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The emergence of multipolar corporate governance: the case of Danone and the French Société à Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Design conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURAM 2022 - LEADING THE DIGITAL TRANSFORMATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Winterthur, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489027v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a Shift Always a Drift? Governing Hybrid Organizations with Innovative Purpose</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2019 - Exploring the Future of Management: Facts, Fashion and Fado</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982969v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Model of the Innovative Purpose for Responsible Innovation : Towards Design-Based Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DESIGN Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online, France. pp.1999-2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsd.2020.89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Model of the Innovative Purpose for Responsible Innovation : Towards Design-Based Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Design conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsd.2020.89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is a Shift Always a Drift? Governing Hybrid Organizations with Innovative Purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM 2019 - Exploring the Future of Management: Facts, Fashion and Fado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réalisation de l'impact ou génération d’alternatives ? Une étude des méthodes d'évaluation de l'investissement à impact.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD 2018 - Pour durer ou pour changer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3440,115 +3924,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encourager une société de l'action collective créatrice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goutaland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESKA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'agir moderne - rationalités créatives, entreprises responsables et périls communs. Autour des travaux d'Armand Hatchuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2025, Les colloque de Cerisy, 978-2-7472-3521-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3558,326 +4042,326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Start-up à mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Krycève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Groupe de travail de la Communauté des Entreprises à Mission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de la société à mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schnapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David-Emmanuel Vivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://www.entreprisesamission.com/wp-content/uploads/2020/06/Livrable-GT2-3juin-2020.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raison d'Être et Société à Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3887,143 +4371,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société à Mission et Management - En quoi la mise en place d’une mission interroge les pratiques managériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stimec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Dominique Vitoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Communauté des entreprises à mission. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4033,114 +4517,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir la mission comme un engagement génératif : enjeux, écueils et principes de formulation pour les sociétés à mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris sciences et lettres, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UPSLM025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03850739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4208,51 +4692,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA09C734"/>
+    <w:nsid w:val="387C4A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4356,51 +4840,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BDB87EB8"/>
+    <w:nsid w:val="8322A159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4590,51 +5074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-leveque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5759-2583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265028396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.te.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884344v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.pr2.0192" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dany" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.93" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204359v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04530583v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16593-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delfeld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.231.0084" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goutaland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L64PMBGD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05405522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015647v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04803657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04803653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04801816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04243843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04129840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04346501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.89" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02489027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desno&#235;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Garrigue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kryc&#232;ve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Emmanuel Vivot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delannoy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Dominique Vitoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03850739v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPSLM025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-leveque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5759-2583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265028396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.te.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547772v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.70061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.pr2.0192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.93" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04530583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16593-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delfeld" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.231.0084" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goutaland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L64PMBGD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05405522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04803657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04801816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04803653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04243843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04129840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04346501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.89" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02489027v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desno&#235;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Garrigue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kryc&#232;ve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapper" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Emmanuel Vivot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delannoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Dominique Vitoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03850739v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPSLM025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>