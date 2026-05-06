--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -291,51 +291,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -840,3008 +840,3302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward “Generative” Corporate Governance for Responsible Innovation: The Case of a French Mission Committee</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décrypter la diversité des formes de société au prisme de leurs missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (2024/1), pp.131-158. </w:t>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2023-2 (14), pp.107-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16593-4.p.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204359v1</w:t>
+                <w:t xml:space="preserve">hal-05596873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrypter la diversité des formes de société au prisme de leurs missions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward “Generative” Corporate Governance for Responsible Innovation: The Case of a French Mission Committee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (14), pp.107-130. </w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2024/1), pp.131-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16593-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530583v1</w:t>
+                <w:t xml:space="preserve">hal-04204359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la raison d’être un facteur de résilience : le cas GRTgaz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décrypter la diversité des formes de société au prisme de leurs missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rindu1.231.0084⟩</w:t>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (14), pp.107-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16593-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991787v1</w:t>
+                <w:t xml:space="preserve">hal-04530583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociétés à mission, à l'épreuve du réel : les enjeux sociaux et académiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire de la raison d’être un facteur de résilience : le cas GRTgaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Sociétal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/1, pp.84 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rindu1.231.0084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187080v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sociétés à mission, à l'épreuve du réel : les enjeux sociaux et académiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Le Masson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Goutaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 293, pp.111-126</w:t>
+              <w:t xml:space="preserve">Revue Sociétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Gouvernance et Raison d'être, 1er Trimestre 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196466v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 293, pp.111-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Espace et événement collaboratifs d’innovation, deux dispositifs complémentaires pour l’ambidextrie.Synergies entre Innovation Lab et Innovation Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Ben Mahmoud-Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, NS-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/fcs.5024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing B Corp Certification: Opportunities and Complexities in Addressing Grand Challenges</w:t>
+                <w:t xml:space="preserve">Making Purpose Verifiable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managing with purpose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AOM 2025, Jul 2025, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">Navigating High waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM, Jun 2026, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015647v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabiliser les structures d’accès. Vers une gouvernance soutenable des plateformes numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BEYOND CONTROL: THE ROLE OF ACCOUNTABILITY IN SUSTAINABLE CORPORATE GOVERNANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EIASM, Jun 2026, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570135v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companies with Multiple Purposes: A Study of Governance in French Sociétés à Mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responsabiliser les structures d’accès. Vers une gouvernance soutenable des plateformes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AOM, Jul 2025, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015380v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recoupler la gouvernance aux enjeux de l’activité. Apprentissages de l’observation des sociétés à mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Companies with Multiple Purposes: A Study of Governance in French Sociétés à Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AOM, Jul 2025, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570141v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companies with Multiple Purposes: A Study of Governance in French Sociétés à Mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recoupler la gouvernance aux enjeux de l’activité. Apprentissages de l’observation des sociétés à mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Cophenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405522v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUSTAINABLE CORPORATE GOVERNANCE: ELEMENTARY MECHANISMS AND IMPLICATIONS FOR ALTERNATIVE LEGAL FORMS</w:t>
+                <w:t xml:space="preserve">Companies with Multiple Purposes: A Study of Governance in French Sociétés à Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Cophenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015399v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Purpose Corporations and Boards Expertise - an Exploratory Study in French Société à Mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SUSTAINABLE CORPORATE GOVERNANCE: ELEMENTARY MECHANISMS AND IMPLICATIONS FOR ALTERNATIVE LEGAL FORMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managing with Purpose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM 2025, Jun 2025, Florence, Italia, France</w:t>
+              <w:t xml:space="preserve">European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914415v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies environnementales et travail. Une investigation empirique dans les entreprises à raison d’être</w:t>
+                <w:t xml:space="preserve">Dual Purpose Corporations and Boards Expertise - an Exploratory Study in French Société à Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHEC - Brussels Management SCHOOL, Nov 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Managing with Purpose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM 2025, Jun 2025, Florence, Italia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802611v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONDITIONS FOR A TRUSTWORTHY COMMITMENT: UNPACKING THE CONTENT OF THE PURPOSES OF PROFIT-WITH-PURPOSE CORPORATIONS</w:t>
+                <w:t xml:space="preserve">Analyzing B Corp Certification: Opportunities and Complexities in Addressing Grand Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fostering innovation to address Grand Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM 2024, Jun 2024, Bath (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Managing with purpose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AOM 2025, Jul 2025, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562660v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprises et finalités multiples. Etude de la gouvernance de la société à mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies environnementales et travail. Une investigation empirique dans les entreprises à raison d’être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHEC Brussels Management School, Sep 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHEC - Brussels Management SCHOOL, Nov 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803657v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identiques, différents ou les deux ? Regard sur les organes de gouvernance des sociétés à mission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CONDITIONS FOR A TRUSTWORTHY COMMITMENT: UNPACKING THE CONTENT OF THE PURPOSES OF PROFIT-WITH-PURPOSE CORPORATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès du RIODD - Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHEC Brussels Management School, Sep 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Fostering innovation to address Grand Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM 2024, Jun 2024, Bath (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801816v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INCORPORATING THE PURPOSE IN THE LAW: A MODEL OF PURPOSE-CONTROLLED CORPORATE GOVERNANCE</w:t>
+                <w:t xml:space="preserve">Entreprises et finalités multiples. Etude de la gouvernance de la société à mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bath, Jun 2024, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHEC Brussels Management School, Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803653v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprises et finalités multiples : discussion du schéma de gouvernance des sociétés à mission à partir de cas empiriques</w:t>
+                <w:t xml:space="preserve">INCORPORATING THE PURPOSE IN THE LAW: A MODEL OF PURPOSE-CONTROLLED CORPORATE GOVERNANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHEC - Brussels Management School, Nov 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bath, Jun 2024, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802512v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance de la société à mission : étude des premiers comités de mission au prisme de leur composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entreprises et finalités multiples : discussion du schéma de gouvernance des sociétés à mission à partir de cas empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer ou s’effondrer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHEC - Brussels Management School, Nov 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244759v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comités de mission : tentative de modélisation des premières expériences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identiques, différents ou les deux ? Regard sur les organes de gouvernance des sociétés à mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18E CONGRÈS DU RIODD : CHANGER OU S'EFFONDRER ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">19ème congrès du RIODD - Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHEC Brussels Management School, Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243843v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOCIAL, BENEFIT OR PURPOSE-DRIVEN CORPORATIONS: A CONCEPTUAL FRAMEWORK TO NAVIGATE BETWEEN THE NEW CORPORATE FORMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouvernance de la société à mission : étude des premiers comités de mission au prisme de leur composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trinity College, Jun 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Changer ou s’effondrer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129840v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Profit-with-purpose Corporation Confronted to Grand Societal challenges: Insights From the Study of a Formulation Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comités de mission : tentative de modélisation des premières expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transforming Business for Good</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM, Jun 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">18E CONGRÈS DU RIODD : CHANGER OU S'EFFONDRER ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130125v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formuler une promesse dans un contexte de grand challenge : formes et implications pour le contrôle des Sociétés à Mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOCIAL, BENEFIT OR PURPOSE-DRIVEN CORPORATIONS: A CONCEPTUAL FRAMEWORK TO NAVIGATE BETWEEN THE NEW CORPORATE FORMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer ou s'effronder ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trinity College, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244745v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of multipolar corporate governance: the case of Danone and the French Société à Mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Profit-with-purpose Corporation Confronted to Grand Societal challenges: Insights From the Study of a Formulation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2022 - LEADING THE DIGITAL TRANSFORMATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Winterthur, France</w:t>
+              <w:t xml:space="preserve">Transforming Business for Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689828v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formuler une promesse dans un contexte de grand challenge : formes et implications pour le contrôle des Sociétés à Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t>
+              <w:t xml:space="preserve">Changer ou s'effronder ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224939v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of the Innovative Purpose for Responsible Innovation : Towards Design-Based Governance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The emergence of multipolar corporate governance: the case of Danone and the French Société à Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DESIGN Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURAM 2022 - LEADING THE DIGITAL TRANSFORMATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Winterthur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/dsd.2020.89⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04346501v1</w:t>
+                <w:t xml:space="preserve">hal-03689828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of the Innovative Purpose for Responsible Innovation : Towards Design-Based Governance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Design conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489027v1</w:t>
+                <w:t xml:space="preserve">hal-03224939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a Shift Always a Drift? Governing Hybrid Organizations with Innovative Purpose</w:t>
+                <w:t xml:space="preserve">A Model of the Innovative Purpose for Responsible Innovation : Towards Design-Based Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2019 - Exploring the Future of Management: Facts, Fashion and Fado</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DESIGN Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online, France. pp.1999-2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsd.2020.89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982969v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Model of the Innovative Purpose for Responsible Innovation : Towards Design-Based Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Design conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsd.2020.89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is a Shift Always a Drift? Governing Hybrid Organizations with Innovative Purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM 2019 - Exploring the Future of Management: Facts, Fashion and Fado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de l'impact ou génération d’alternatives ? Une étude des méthodes d'évaluation de l'investissement à impact.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3870,51 +4164,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD 2018 - Pour durer ou pour changer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3924,115 +4218,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encourager une société de l'action collective créatrice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goutaland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESKA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'agir moderne - rationalités créatives, entreprises responsables et périls communs. Autour des travaux d'Armand Hatchuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2025, Les colloque de Cerisy, 978-2-7472-3521-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4042,326 +4336,326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Start-up à mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Krycève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Groupe de travail de la Communauté des Entreprises à Mission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de la société à mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schnapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David-Emmanuel Vivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://www.entreprisesamission.com/wp-content/uploads/2020/06/Livrable-GT2-3juin-2020.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raison d'Être et Société à Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4371,143 +4665,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société à Mission et Management - En quoi la mise en place d’une mission interroge les pratiques managériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stimec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Dominique Vitoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Communauté des entreprises à mission. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4517,114 +4811,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir la mission comme un engagement génératif : enjeux, écueils et principes de formulation pour les sociétés à mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris sciences et lettres, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UPSLM025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03850739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4692,51 +4986,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="387C4A11"/>
+    <w:nsid w:val="120E4914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4840,51 +5134,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8322A159"/>
+    <w:nsid w:val="B53116FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5074,51 +5368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-leveque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5759-2583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265028396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.te.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547772v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.70061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.pr2.0192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.93" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04530583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16593-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delfeld" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.231.0084" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goutaland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L64PMBGD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05405522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04803657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04801816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04803653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04243843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04129840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04346501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.89" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02489027v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desno&#235;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Garrigue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kryc&#232;ve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapper" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Emmanuel Vivot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delannoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Dominique Vitoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03850739v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPSLM025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-leveque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5759-2583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265028396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.te.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547772v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.70061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.pr2.0192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.93" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16593-4.p.0107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04530583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16593-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delfeld" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.231.0084" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goutaland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L64PMBGD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05405522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04803657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04803653v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04801816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04243843v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04129840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04346501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.89" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02489027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187200v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desno&#235;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Garrigue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kryc&#232;ve" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870614v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapper" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Emmanuel Vivot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delannoy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Dominique Vitoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03850739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPSLM025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>