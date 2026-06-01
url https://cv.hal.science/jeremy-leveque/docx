--- v2 (2026-05-06)
+++ v3 (2026-06-01)
@@ -1637,597 +1637,597 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Purpose Verifiable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BEYOND CONTROL: THE ROLE OF ACCOUNTABILITY IN SUSTAINABLE CORPORATE GOVERNANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Navigating High waters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM, Jun 2026, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EIASM, Jun 2026, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05585759v1</w:t>
+                <w:t xml:space="preserve">hal-05589544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEYOND CONTROL: THE ROLE OF ACCOUNTABILITY IN SUSTAINABLE CORPORATE GOVERNANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making Purpose Verifiable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EIASM, Jun 2026, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">Navigating High waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM, Jun 2026, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05589544v1</w:t>
+                <w:t xml:space="preserve">hal-05585759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabiliser les structures d’accès. Vers une gouvernance soutenable des plateformes numériques</w:t>
+                <w:t xml:space="preserve">Analyzing B Corp Certification: Opportunities and Complexities in Addressing Grand Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Managing with purpose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AOM 2025, Jul 2025, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570135v1</w:t>
+                <w:t xml:space="preserve">hal-05015647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companies with Multiple Purposes: A Study of Governance in French Sociétés à Mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responsabiliser les structures d’accès. Vers une gouvernance soutenable des plateformes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AOM, Jul 2025, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015380v1</w:t>
+                <w:t xml:space="preserve">hal-05570135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recoupler la gouvernance aux enjeux de l’activité. Apprentissages de l’observation des sociétés à mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Companies with Multiple Purposes: A Study of Governance in French Sociétés à Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AOM, Jul 2025, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570141v1</w:t>
+                <w:t xml:space="preserve">hal-05015380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companies with Multiple Purposes: A Study of Governance in French Sociétés à Mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recoupler la gouvernance aux enjeux de l’activité. Apprentissages de l’observation des sociétés à mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Cophenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405522v1</w:t>
+                <w:t xml:space="preserve">hal-05570141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUSTAINABLE CORPORATE GOVERNANCE: ELEMENTARY MECHANISMS AND IMPLICATIONS FOR ALTERNATIVE LEGAL FORMS</w:t>
               </w:r>
@@ -2302,230 +2302,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Purpose Corporations and Boards Expertise - an Exploratory Study in French Société à Mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Companies with Multiple Purposes: A Study of Governance in French Sociétés à Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managing with Purpose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM 2025, Jun 2025, Florence, Italia, France</w:t>
+              <w:t xml:space="preserve">Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Cophenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914415v1</w:t>
+                <w:t xml:space="preserve">hal-05405522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing B Corp Certification: Opportunities and Complexities in Addressing Grand Challenges</w:t>
+                <w:t xml:space="preserve">Dual Purpose Corporations and Boards Expertise - an Exploratory Study in French Société à Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managing with purpose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AOM 2025, Jul 2025, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">Managing with Purpose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM 2025, Jun 2025, Florence, Italia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015647v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies environnementales et travail. Une investigation empirique dans les entreprises à raison d’être</w:t>
               </w:r>
@@ -2600,217 +2600,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONDITIONS FOR A TRUSTWORTHY COMMITMENT: UNPACKING THE CONTENT OF THE PURPOSES OF PROFIT-WITH-PURPOSE CORPORATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entreprises et finalités multiples. Etude de la gouvernance de la société à mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Levillain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanche Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fostering innovation to address Grand Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM 2024, Jun 2024, Bath (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHEC Brussels Management School, Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562660v1</w:t>
+                <w:t xml:space="preserve">hal-04803657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprises et finalités multiples. Etude de la gouvernance de la société à mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONDITIONS FOR A TRUSTWORTHY COMMITMENT: UNPACKING THE CONTENT OF THE PURPOSES OF PROFIT-WITH-PURPOSE CORPORATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Segrestin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHEC Brussels Management School, Sep 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Fostering innovation to address Grand Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM 2024, Jun 2024, Bath (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803657v1</w:t>
+                <w:t xml:space="preserve">hal-04562660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCORPORATING THE PURPOSE IN THE LAW: A MODEL OF PURPOSE-CONTROLLED CORPORATE GOVERNANCE</w:t>
               </w:r>
@@ -2986,51 +2986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identiques, différents ou les deux ? Regard sur les organes de gouvernance des sociétés à mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4986,51 +4986,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="120E4914"/>
+    <w:nsid w:val="8FAE304C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5134,51 +5134,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B53116FE"/>
+    <w:nsid w:val="17F8BFD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5368,51 +5368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-leveque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5759-2583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265028396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.te.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547772v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.70061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.pr2.0192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.93" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16593-4.p.0107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04530583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16593-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delfeld" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.231.0084" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goutaland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L64PMBGD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05405522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04803657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04803653v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04801816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04243843v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04129840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04346501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.89" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02489027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187200v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desno&#235;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Garrigue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kryc&#232;ve" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870614v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapper" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Emmanuel Vivot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delannoy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Dominique Vitoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03850739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPSLM025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-leveque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5759-2583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265028396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.te.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547772v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.70061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.pr2.0192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.93" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16593-4.p.0107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04530583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16593-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delfeld" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.231.0084" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goutaland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L64PMBGD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589544v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015380v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05405522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914415v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04803657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04803653v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04801816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04243843v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04129840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04346501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.89" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02489027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187200v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desno&#235;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Garrigue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kryc&#232;ve" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870614v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapper" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Emmanuel Vivot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03187186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delannoy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Dominique Vitoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03850739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPSLM025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>