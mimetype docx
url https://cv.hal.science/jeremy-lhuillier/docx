--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards low-power near-infrared modulators operating at telecom wavelengths: when graphene plasmons frustrate their metallic counterparts</w:t>
+                <w:t xml:space="preserve">Low-voltage, broadband graphene-coated Bragg mirror electro-optic modulator at telecom wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Kemiche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Demongodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (5), pp.1563. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (19), pp.27506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.391277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.398480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618631v1</w:t>
+                <w:t xml:space="preserve">hal-02961285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-voltage, broadband graphene-coated Bragg mirror electro-optic modulator at telecom wavelengths</w:t>
+                <w:t xml:space="preserve">Towards low-power near-infrared modulators operating at telecom wavelengths: when graphene plasmons frustrate their metallic counterparts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Kemiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lhuillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Kemiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Demongodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (19), pp.27506. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (5), pp.1563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.398480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.391277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961285v1</w:t>
+                <w:t xml:space="preserve">hal-02618631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast saturable absorption dynamics in hybrid graphene/Si 3 N 4 waveguides</w:t>
               </w:r>
@@ -1317,561 +1317,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards active photonic dispersion control using graphene-induced non-radiative loss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid chip-based nonlinear optical devices using graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Demongodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Sinobad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein El Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">graphene2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617933v1</w:t>
+                <w:t xml:space="preserve">hal-03299045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid chip-based nonlinear optical devices using graphene</w:t>
+                <w:t xml:space="preserve">Hybrid graphene chip-based nonlinear optical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Demongodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Houssein El Dirani</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Kemiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">graphene2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">OSA Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, virtual, United States. pp.Invited SF2J3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299045v1</w:t>
+                <w:t xml:space="preserve">hal-03299044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid graphene chip-based nonlinear optical devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Monat</w:t>
+                <w:t xml:space="preserve">Towards active photonic dispersion control using graphene-induced non-radiative loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Demongodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Kemiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Conference on Lasers and Electro-Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Science and Innovations 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Washington DC, United States. pp.SW4F.4., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2020.SW4F.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299044v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband Graphene Electro-optic Modulator on 1D Photonic Crystal Cavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Wood</w:t>
+                <w:t xml:space="preserve">Saturable absorption of nonlinear graphene coated Si3N4 waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Demongodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein El Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Kemiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Quantum Electronics Conference 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872717⟩</w:t>
+              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, San Jose, United States. pp.STh1J.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2019.STh1J.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400046v1</w:t>
+                <w:t xml:space="preserve">hal-02734345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturable absorption of nonlinear graphene coated waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Demongodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1930,340 +1930,340 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'NANO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturable absorption of nonlinear graphene coated Si3N4 waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulateur electro-optique large-bande à base de graphene sur résonnateur optique planaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Demongodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wood</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kemiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39ème Journées Nationales d'Optique Guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734345v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulateur electro-optique large-bande à base de graphene sur résonnateur optique planaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Wideband Graphene Electro-optic Modulator on 1D Photonic Crystal Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Demongodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kemiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Journées Nationales d'Optique Guidée (JNOG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Quantum Electronics Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400039v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards compact and integrated mode-locked lasers (Conference Presentation)</w:t>
+                <w:t xml:space="preserve">Slow Light Dispersion Engineering of Active Photonic Crystal Cavities for Compact and Integrated Mode-Locked Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Kemiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lhuillier</w:t>
@@ -2298,106 +2298,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Lasers and Laser Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, San Jose, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2307233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.STh3A.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804942v1</w:t>
+                <w:t xml:space="preserve">hal-01798317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow Light Dispersion Engineering of Active Photonic Crystal Cavities for Compact and Integrated Mode-Locked Lasers</w:t>
+                <w:t xml:space="preserve">Towards compact and integrated mode-locked lasers (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Kemiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lhuillier</w:t>
@@ -2432,82 +2432,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, San Jose, United States. </w:t>
+              <w:t xml:space="preserve">Semiconductor Lasers and Laser Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.STh3A.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2307233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798317v1</w:t>
+                <w:t xml:space="preserve">hal-01804942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la réalisation de composants optiques nonlinéaires intégrés sur puce exploitant du graphène</w:t>
               </w:r>
@@ -3422,51 +3422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Kemiche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhuillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.553385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demongodin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.391277" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.398480" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Dirani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crochemore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094523" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Callard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008476" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20178731" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T Griffiths" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Yuen Fu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4965989" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pezard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya El-Friach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.941" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10232255" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2020.SW4F.4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Sinobad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wood" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kemiche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872717" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2019.STh1J.6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307233" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.STh3A.5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pavlova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pezard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El-Friakh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El-Friakhj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489926v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04296085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSEC008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Kemiche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhuillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.553385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demongodin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.398480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.391277" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Dirani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crochemore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094523" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Callard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008476" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20178731" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T Griffiths" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Yuen Fu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4965989" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pezard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya El-Friach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.941" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10232255" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Sinobad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2020.SW4F.4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2019.STh1J.6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wood" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kemiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872717" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.STh3A.5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pavlova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pezard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El-Friakh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El-Friakhj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489926v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04296085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSEC008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>