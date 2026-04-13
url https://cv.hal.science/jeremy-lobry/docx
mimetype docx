--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -1922,295 +1922,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EStimating Contaminants tRansfers Over Complex food webs (ESCROC): An innovative Bayesian method for estimating POP's biomagnification in aquatic food webs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the ecological status of an estuarine ecosystem: linking biodiversity and food-web indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chevillot</w:t>
+                <w:t xml:space="preserve">Camille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola de Roton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.0580048-9697⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.106339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608305v1</w:t>
+                <w:t xml:space="preserve">hal-02346068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ecological status of an estuarine ecosystem: linking biodiversity and food-web indicators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">EStimating Contaminants tRansfers Over Complex food webs (ESCROC): An innovative Bayesian method for estimating POP's biomagnification in aquatic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ballutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola de Roton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">Gregory Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 228, pp.106339. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 658, pp.638-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.0580048-9697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346068v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variations of perfluoroalkyl substances partitioning between surface water, suspended sediment, and biota in a macrotidal estuary</w:t>
               </w:r>
@@ -2343,51 +2343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Changes Jeopardize the Trophic Carrying Capacity and Functioning of Estuarine Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2458,378 +2458,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intertidal seascape on the functional structure of fish assemblages: Implications for habitat conservation in estuarine ecosystems</w:t>
+                <w:t xml:space="preserve">Change in fish functional diversity and assembly rules in the course of tidal marsh restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Teichert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Carassou</w:t>
+                <w:t xml:space="preserve">A. Lechêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.2914⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0209025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607511v1</w:t>
+                <w:t xml:space="preserve">hal-02074291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond classic ecological assessment: The use of functional indices to indicate fish assemblages sensitivity to human disturbance in estuaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Influence of intertidal seascape on the functional structure of fish assemblages: Implications for habitat conservation in estuarine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.798-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.2914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02607510v1</w:t>
+                <w:t xml:space="preserve">hal-02607511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in fish functional diversity and assembly rules in the course of tidal marsh restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Lechêne</w:t>
+                <w:t xml:space="preserve">Beyond classic ecological assessment: The use of functional indices to indicate fish assemblages sensitivity to human disturbance in estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0209025. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 639, pp.465-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074291v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic method to assess species exploratory potential under climate change</w:t>
               </w:r>
@@ -2949,51 +2949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental drivers of taxonomic, functional and phylogenetic diversity (alpha, beta and gamma components) in estuarine fish communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3066,77 +3066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nekton communities of tidally restored marshes: A whole-estuary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lechêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3428,277 +3428,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'halieutique ou l'exploitation des ressources vivantes aquatiques : une science protéiforme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does climate change make fish late for dinner?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Youen Vermard</w:t>
+                <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subaqua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 271, pp.28-29</w:t>
+              <w:t xml:space="preserve">Environmental Science Journal for Teens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, octobre, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606150v1</w:t>
+                <w:t xml:space="preserve">hal-02607235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does climate change make fish late for dinner?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'halieutique ou l'exploitation des ressources vivantes aquatiques : une science protéiforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Carassou</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Travers Trolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sautour</w:t>
+                <w:t xml:space="preserve">Youen Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science Journal for Teens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, octobre, pp.5</w:t>
+              <w:t xml:space="preserve">Subaqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 271, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607235v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the Trophic Transfer of Perfluoroalkylated Substances in a Temperate Macrotidal Estuary</w:t>
               </w:r>
@@ -3952,51 +3952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating ecosystem-level anthropogenic impacts in a stressed transitional environment: The case of the Seine estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4405,51 +4405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Travers Trolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4698,51 +4698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 135, pp.37-47. </w:t>
@@ -4908,307 +4908,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mosaic of habitats of the Seine estuary: Insights from food-web modelling and network analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Hydroacoustics as a relevant tool to monitor fish dynamics in large estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Samedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.026⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 172, pp.225-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2015.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154211v1</w:t>
+                <w:t xml:space="preserve">hal-02560897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroacoustics as a relevant tool to monitor fish dynamics in large estuaries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Wach</w:t>
+                <w:t xml:space="preserve">The mosaic of habitats of the Seine estuary: Insights from food-web modelling and network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armonie Tous Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maud Pierre</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 312, pp.91-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2015.07.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02560897v1</w:t>
+                <w:t xml:space="preserve">hal-02154211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les poissons de l’estuaire de la Gironde : 30 ans de changements, et maintenant ?</w:t>
               </w:r>
@@ -6239,51 +6239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Part of special issue Assessing Ecological Quality in Estuarine and Coastal Systems – Functional Perspective, 112, pp.73-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6622,51 +6622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A future for marine fisheries in Europe (Manifesto of the Association Francaise d'Halieumetrie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7017,273 +7017,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of warming on abundance and occurrence of flatfish populations in the Bay of Biscay (France)</w:t>
+                <w:t xml:space="preserve">Gyroscopic magnetic levitation: an original design procedure based on the finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hermant</w:t>
+                <w:t xml:space="preserve">Z. de Grève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Versèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2009.07.001⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2010080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494573v1</w:t>
+                <w:t xml:space="preserve">hal-00634371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyroscopic magnetic levitation: an original design procedure based on the finite element method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of warming on abundance and occurrence of flatfish populations in the Bay of Biscay (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. de Grève</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (1-2), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2009.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2010080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00634371v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a fish-based index to assess the ecological quality of transitional waters: The case of French estuaries</w:t>
               </w:r>
@@ -7321,51 +7321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60 (6), p. 908 - p. 918. </w:t>
@@ -7429,64 +7429,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 88 (3), p. 329 - p. 338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7584,51 +7584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 400, p. 207 - p. 219</w:t>
@@ -7696,64 +7696,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 86 (1), p. 137 - p. 147. </w:t>
@@ -8137,51 +8137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 220 (2), pp.122-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8349,51 +8349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 358, pp.13-25. </w:t>
@@ -9668,77 +9668,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat value of tidally restored marshes for fish and macrocrustaceans: feedback from two study cases in the Gironde estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lechêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9858,77 +9858,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multicritère de l’état de santé des écosystèmes estuariens : exemple de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10335,355 +10335,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish under influence? A large-scale functional analysis of relations between abiotic gradients and fish assemblages of European tidal estuaries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural vs functional approaches: A first comparison between WFD indicators and Ecological Network Analysis indices on French estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boët</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA 47 symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">ECSA 47 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594060v1</w:t>
+                <w:t xml:space="preserve">hal-02594568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing contamination levels in transitional waters using fish-based core metrics: an original approach based on Bayesian framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+                <w:t xml:space="preserve">Fish under influence? A large-scale functional analysis of relations between abiotic gradients and fish assemblages of European tidal estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nantes, France. pp.12</w:t>
+              <w:t xml:space="preserve">ECSA 47 symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594115v1</w:t>
+                <w:t xml:space="preserve">hal-02594060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural vs functional approaches: A first comparison between WFD indicators and Ecological Network Analysis indices on French estuaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing contamination levels in transitional waters using fish-based core metrics: an original approach based on Bayesian framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA 47 Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.22</w:t>
+              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nantes, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594568v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic model of the Canche estuary, a small estuary of the eastern English Channel: a comparison with other French coastal systems</w:t>
               </w:r>
@@ -10846,51 +10846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA Symposium 47</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.11</w:t>
@@ -10958,51 +10958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11320,51 +11320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11458,51 +11458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11583,64 +11583,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA 44 symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bahia Blanca, Argentina. pp.41</w:t>
@@ -12318,51 +12318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12488,51 +12488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lechêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12593,295 +12593,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 4 -Fish growth: Patterns and modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trophic ecology of marine fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benhaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.119-142, 2025, 978-0-323-99036-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00009-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00003-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265614v1</w:t>
+                <w:t xml:space="preserve">hal-05228175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology of marine fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Carassou</w:t>
+                <w:t xml:space="preserve">Chapter 4 -Fish growth: Patterns and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Benhaïm</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carolina Minte-Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.119-142, 2025, 978-0-323-99036-3. </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-90, 2025, 9780323990363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00003-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00009-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228175v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of fish in marine food webs</w:t>
               </w:r>
@@ -13044,51 +13044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academic Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.413-415, 2025, 978-0-323-99036-3. </w:t>
@@ -13139,90 +13139,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish growth: Pattern and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Minte-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academic Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
@@ -14254,51 +14254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse du projet BEEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bocquené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14603,90 +14603,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un indicateur poisson pour les estuaires français. Indice anatomo-morphologique et parasitaire pour l'évaluation de l'état de santé des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14738,51 +14738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14873,51 +14873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16065,51 +16065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E974A03E"/>
+    <w:nsid w:val="EA5D5BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16296,51 +16296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-lobry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4567-3714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083894810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pavkovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vildier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adg&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tessier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1379331" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Villarino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nova Mieszkowska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Benedetti-Cecchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46526-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre Du Prey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110419" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teles-Machado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102608" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109196" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E Sardi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109224" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02493153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0146" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.0580048-9697" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.05.281" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0282-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2914" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.179" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074291v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chevillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13133" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.08.038" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606314v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294350" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sautour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173752" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers Trolet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607235v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02399" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowaczyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64DRTBS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411213v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11681" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3T8WXZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158158v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.03.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186765v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kearney" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.036" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.026" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Samedy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.07.025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498TF6VS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602031v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601670v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-014-9911-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454840v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marques" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10885" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599074v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Fonseca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamito" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454848v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss168" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824755v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tableau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.03.030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597096v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Larsen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.03.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3TWNVP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760872v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brylinski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.08.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7FM6P4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597393v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. N'Zigou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.030" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBRLQJFN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654282v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchoucha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;vas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.06.029" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730149v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Forest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596093v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uriarte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-010-0196-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M65307NB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hermant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.07.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSR1ZHP7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. de Gr&#232;ve" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vers&#232;le" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010080" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584047v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.01.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584043v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.04.010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCMXKQRD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474342v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474505v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.11.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553052v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.23" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975249v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pasquaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480403v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592907v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585653v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009052" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590036v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07294" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588755v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601100v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581413v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mourand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(03)00031-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583638v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581414v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(03)00010-X" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120991v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Halna Du Fretay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177495v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dambrine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151915v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609335v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606638v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605029v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602264v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547575v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lasalle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604895v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chifflet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raybaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597280v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Just" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596312v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594060v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594115v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594568v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594569v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cornille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594116v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596103v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594421v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593126v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594418v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594420v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594061v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583640v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581310v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600797v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesnet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600367v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593075v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605500v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265614v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978032399036300009X" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228175v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00003-9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937497v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel van Denderen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00013-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070861v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00001-5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252354v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602542v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841899v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587277v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583637v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411363v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobry J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180792v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607184v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604611v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602613v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597057v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599542v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocquen&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etchebert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Foussard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597454v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bacq" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599578v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leveque" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592732v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592841v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593113v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593097v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605603v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gonthier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605607v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joanny" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584129v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581715v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785823v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Castege" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lissardy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02584128v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02604940v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601549v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-lobry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4567-3714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083894810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pavkovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vildier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adg&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tessier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1379331" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Villarino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nova Mieszkowska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Benedetti-Cecchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46526-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre Du Prey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110419" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teles-Machado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102608" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109196" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E Sardi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109224" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02493153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0146" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.0580048-9697" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.05.281" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0282-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2914" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.179" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chevillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13133" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.08.038" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606314v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294350" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sautour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173752" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607235v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers Trolet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02399" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowaczyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64DRTBS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411213v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11681" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3T8WXZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158158v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.03.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186765v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kearney" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.036" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Samedy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.07.025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498TF6VS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602031v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601670v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-014-9911-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454840v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marques" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10885" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599074v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Fonseca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamito" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454848v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss168" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824755v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tableau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.03.030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597096v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Larsen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.03.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3TWNVP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760872v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brylinski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.08.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7FM6P4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597393v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. N'Zigou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.030" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBRLQJFN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654282v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchoucha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;vas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.06.029" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730149v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Forest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596093v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uriarte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-010-0196-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M65307NB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634371v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. de Gr&#232;ve" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vers&#232;le" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494573v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hermant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.07.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSR1ZHP7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584047v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.01.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584043v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.04.010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCMXKQRD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474342v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474505v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.11.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553052v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.23" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975249v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pasquaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480403v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592907v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585653v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009052" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590036v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07294" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588755v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601100v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581413v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mourand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(03)00031-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583638v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581414v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(03)00010-X" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120991v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Halna Du Fretay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177495v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dambrine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151915v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609335v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606638v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605029v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602264v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547575v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lasalle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604895v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chifflet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raybaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597280v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Just" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596312v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594568v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594060v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594115v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594569v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cornille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594116v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596103v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594421v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593126v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594418v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594420v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594061v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583640v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581310v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600797v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesnet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600367v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593075v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605500v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228175v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00003-9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265614v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978032399036300009X" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937497v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel van Denderen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00013-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070861v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00001-5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252354v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602542v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841899v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587277v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583637v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411363v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobry J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180792v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607184v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604611v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602613v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597057v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599542v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocquen&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etchebert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Foussard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597454v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bacq" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599578v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leveque" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592732v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592841v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593113v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593097v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605603v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gonthier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605607v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joanny" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584129v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581715v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785823v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Castege" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lissardy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02584128v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02604940v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601549v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>