--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -616,278 +616,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impact of floating offshore wind turbines on marine food webs in the Gulf of Lion, France</w:t>
+                <w:t xml:space="preserve">Fish distribution shifts due to climate change in the Northeast Atlantic: Using a hierarchical filtering approach on marine-estuarine opportunist species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Adgé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">Anaïs Janc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tessier</w:t>
+                <w:t xml:space="preserve">Chloe Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Planes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1379331⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 310, pp.109013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638671v1</w:t>
+                <w:t xml:space="preserve">hal-04763367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish distribution shifts due to climate change in the Northeast Atlantic: Using a hierarchical filtering approach on marine-estuarine opportunist species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the impact of floating offshore wind turbines on marine food webs in the Gulf of Lion, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">Mathieu Adgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">Anne Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Lepage</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Planes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 310, pp.109013. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1379331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763367v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-basin and cross-taxa patterns of marine community tropicalization and deborealization in warming European seas</w:t>
               </w:r>
@@ -1327,51 +1327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Teles-Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 196, pp.102608. </w:t>
@@ -1922,295 +1922,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ecological status of an estuarine ecosystem: linking biodiversity and food-web indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EStimating Contaminants tRansfers Over Complex food webs (ESCROC): An innovative Bayesian method for estimating POP's biomagnification in aquatic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ballutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Le Guen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">Gregory Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106339⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 658, pp.638-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.0580048-9697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346068v1</w:t>
+                <w:t xml:space="preserve">hal-02608305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EStimating Contaminants tRansfers Over Complex food webs (ESCROC): An innovative Bayesian method for estimating POP's biomagnification in aquatic food webs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Carassou</w:t>
+                <w:t xml:space="preserve">Assessing the ecological status of an estuarine ecosystem: linking biodiversity and food-web indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chevillot</w:t>
+                <w:t xml:space="preserve">Gwenola de Roton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 658, pp.638-659. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.106339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.0580048-9697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608305v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variations of perfluoroalkyl substances partitioning between surface water, suspended sediment, and biota in a macrotidal estuary</w:t>
               </w:r>
@@ -2343,77 +2343,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Changes Jeopardize the Trophic Carrying Capacity and Functioning of Estuarine Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2458,555 +2458,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in fish functional diversity and assembly rules in the course of tidal marsh restoration</w:t>
+                <w:t xml:space="preserve">A generic method to assess species exploratory potential under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lechêne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">F. Massiot Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boët</w:t>
+                <w:t xml:space="preserve">P.R. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Laffaille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miran Aprahamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castonguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209025⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.615-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074291v1</w:t>
+                <w:t xml:space="preserve">hal-02607496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intertidal seascape on the functional structure of fish assemblages: Implications for habitat conservation in estuarine ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Change in fish functional diversity and assembly rules in the course of tidal marsh restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+                <w:t xml:space="preserve">A. Lechêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Lepage</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.2914⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0209025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607511v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond classic ecological assessment: The use of functional indices to indicate fish assemblages sensitivity to human disturbance in estuaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Influence of intertidal seascape on the functional structure of fish assemblages: Implications for habitat conservation in estuarine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.179⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.798-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.2914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607510v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic method to assess species exploratory potential under climate change</w:t>
+                <w:t xml:space="preserve">Beyond classic ecological assessment: The use of functional indices to indicate fish assemblages sensitivity to human disturbance in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Massiot Granier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 90, pp.615-623. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 639, pp.465-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607496v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental drivers of taxonomic, functional and phylogenetic diversity (alpha, beta and gamma components) in estuarine fish communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3066,77 +3066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nekton communities of tidally restored marshes: A whole-estuary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lechêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3326,51 +3326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3428,277 +3428,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does climate change make fish late for dinner?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'halieutique ou l'exploitation des ressources vivantes aquatiques : une science protéiforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Carassou</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sautour</w:t>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Travers Trolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science Journal for Teens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, octobre, pp.5</w:t>
+              <w:t xml:space="preserve">Subaqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 271, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607235v1</w:t>
+                <w:t xml:space="preserve">hal-02606150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'halieutique ou l'exploitation des ressources vivantes aquatiques : une science protéiforme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does climate change make fish late for dinner?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Travers Trolet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youen Vermard</w:t>
+                <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subaqua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 271, pp.28-29</w:t>
+              <w:t xml:space="preserve">Environmental Science Journal for Teens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, octobre, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606150v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the Trophic Transfer of Perfluoroalkylated Substances in a Temperate Macrotidal Estuary</w:t>
               </w:r>
@@ -3857,51 +3857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3946,307 +3946,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating ecosystem-level anthropogenic impacts in a stressed transitional environment: The case of the Seine estuary</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estuarine habitats structure zooplankton communities: Implications for the pelagic trophic pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">V. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armonie Tous Rius</w:t>
+                <w:t xml:space="preserve">J. Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Lequesne</w:t>
+                <w:t xml:space="preserve">A. Nowaczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.10.036⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.99-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483254v1</w:t>
+                <w:t xml:space="preserve">hal-02604791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estuarine habitats structure zooplankton communities: Implications for the pelagic trophic pathways</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Nowaczyk</w:t>
+                <w:t xml:space="preserve">Evaluating ecosystem-level anthropogenic impacts in a stressed transitional environment: The case of the Seine estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dubois</w:t>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bachelet</w:t>
+                <w:t xml:space="preserve">Armonie Tous Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lequesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.01.022⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (2), pp.833-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02604791v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrupt shifts in the Gironde fish community: an indicator of ecological changes in an estuarine ecosystem</w:t>
               </w:r>
@@ -4405,51 +4405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Travers Trolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4500,51 +4500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can analysis of Platichthys flesus otoliths provide relevant data on historical metal pollution in estuaries? Experimental and in situ approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Echard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,77 +4672,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 135, pp.37-47. </w:t>
@@ -4793,51 +4793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating food-web parameter uncertainty into Ecopath-derived ecological network indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,103 +5060,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mosaic of habitats of the Seine estuary: Insights from food-web modelling and network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armonie Tous Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 312, pp.91-101. </w:t>
@@ -5263,77 +5263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding Habitats, Connectivity and Origin of Organic MatterSupporting Fish Populations in an Estuary with a ReducedIntertidal Area Assessed by Stable Isotope Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5639,51 +5639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem status and functioning: Searching for rules of thumb using an intersite comparison of food-web models of Northeast Atlantic continental shelves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6053,51 +6053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecosystem approach for the assessment of fisheries impacts on marine top predators: the Bay of Biscay case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6187,51 +6187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic functioning of coastal ecosystems along an anthropogenic pressure gradient: A French case study with emphasis on a small and low impacted estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6239,51 +6239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Part of special issue Assessing Ecological Quality in Estuarine and Coastal Systems – Functional Perspective, 112, pp.73-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6329,90 +6329,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal succession of estuarine fish, shrimps, macrozoobenthos and plankton: physico-chemical and trophic influence. The ironde estuary as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. N'Zigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6622,51 +6622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A future for marine fisheries in Europe (Manifesto of the Association Francaise d'Halieumetrie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6889,51 +6889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower trophic levels and detrital biomass control the Bay of Biscay continental shelf food web: Implications for ecosystem management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7017,661 +7017,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyroscopic magnetic levitation: an original design procedure based on the finite element method</w:t>
+                <w:t xml:space="preserve">Impact of warming on abundance and occurrence of flatfish populations in the Bay of Biscay (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. de Grève</w:t>
+                <w:t xml:space="preserve">Marie Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Versèle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2010080⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (1-2), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2009.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634371v1</w:t>
+                <w:t xml:space="preserve">hal-00494573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of warming on abundance and occurrence of flatfish populations in the Bay of Biscay (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Hermant</w:t>
+                <w:t xml:space="preserve">Development of a fish-based index to assess the ecological quality of transitional waters: The case of French estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2009.07.001⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (6), p. 908 - p. 918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00494573v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a fish-based index to assess the ecological quality of transitional waters: The case of French estuaries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
+                <w:t xml:space="preserve">Functional diversity in European estuaries: Relating the composition of fish assemblages to the abiotic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.01.001⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (3), p. 329 - p. 338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584047v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity in European estuaries: Relating the composition of fish assemblages to the abiotic environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Nicolas</w:t>
+                <w:t xml:space="preserve">Exploitation of trophic resources by fish under stressful estuarine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 400, p. 207 - p. 219</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00584043v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of trophic resources by fish under stressful estuarine conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. David</w:t>
+                <w:t xml:space="preserve">Gyroscopic magnetic levitation: an original design procedure based on the finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. de Grève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Versèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2010080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474342v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish under influence: a macroecological analysis of relations between fish species richness and environmental gradients among European tidal estuaries</w:t>
               </w:r>
@@ -7683,77 +7683,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 86 (1), p. 137 - p. 147. </w:t>
@@ -8124,64 +8124,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 220 (2), pp.122-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8310,90 +8310,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From detritus to man: diversity and stability of an estuarine trophic network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 358, pp.13-25. </w:t>
@@ -8539,51 +8539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From seasonal patterns to a reference situation in an estuarine environment: Example of the small fish and shrimp fauna of the Gironde estuary (SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8634,64 +8634,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'échantillonnage de la diversité piscicole en estuaires : stratégie et représentativité dans le contexte de la Directive cadre européenne sur l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45, p. 3 - p. 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9185,90 +9185,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish distribution's shifts due to climate change in the Northeast Atlantic: using a hierarchical filtering approach on marine-estuarine opportunist species|</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Janc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9668,77 +9668,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat value of tidally restored marshes for fish and macrocrustaceans: feedback from two study cases in the Gironde estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lechêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9858,77 +9858,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multicritère de l’état de santé des écosystèmes estuariens : exemple de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10022,51 +10022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOBAY 14, XIV International Symposium on Oceanography of the Bay of Biscay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Bordeaux, France. pp.17</w:t>
@@ -10255,51 +10255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10335,385 +10335,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural vs functional approaches: A first comparison between WFD indicators and Ecological Network Analysis indices on French estuaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish under influence? A large-scale functional analysis of relations between abiotic gradients and fish assemblages of European tidal estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Niquil</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA 47 Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.22</w:t>
+              <w:t xml:space="preserve">ECSA 47 symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594568v1</w:t>
+                <w:t xml:space="preserve">hal-02594060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish under influence? A large-scale functional analysis of relations between abiotic gradients and fish assemblages of European tidal estuaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Nicolas</w:t>
+                <w:t xml:space="preserve">Assessing contamination levels in transitional waters using fish-based core metrics: an original approach based on Bayesian framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA 47 symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nantes, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594060v1</w:t>
+                <w:t xml:space="preserve">hal-02594115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing contamination levels in transitional waters using fish-based core metrics: an original approach based on Bayesian framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural vs functional approaches: A first comparison between WFD indicators and Ecological Network Analysis indices on French estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nantes, France. pp.12</w:t>
+              <w:t xml:space="preserve">ECSA 47 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594115v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic model of the Canche estuary, a small estuary of the eastern English Channel: a comparison with other French coastal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10846,51 +10846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA Symposium 47</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Figueira da Foz, Portugal. pp.11</w:t>
@@ -10919,90 +10919,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un indicateur poisson pour les eaux de transition : APR Liteau2 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11057,51 +11057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat d'avancement des travaux sur l'indicateur poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11208,64 +11208,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact des organismes pathogènes et des micropolluants sur l'état de santé des poissons, mollusques et crustacés des milieux naturels : de l'individu au peuplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français de recherche pour l'exploitation de la mer (Ifremer); Centre d'Etudes du Machinisme Agricole, du génie Rural, des Eaux et Forêts (Cemagref); Office National de l'Eau et des Milieux Aquatiques (ONEMA), Mar 2008, Nantes, France. pp.20</w:t>
@@ -11294,77 +11294,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'indicateur poisson dans les estuaires : Travail collaboratif réalisé dans le cadre de LITEAU II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11419,90 +11419,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un indicateur poisson pour les eaux de transition : Définitions d'états de référence par type de MET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11570,77 +11570,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA 44 symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bahia Blanca, Argentina. pp.41</w:t>
@@ -12068,77 +12068,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecopath 30 years conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Barcelona, Portugal. 2014</w:t>
@@ -12292,77 +12292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un indicateur poisson pour les eaux de transition : Liteau2 2005-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12462,77 +12462,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d'observation à long terme : guide pour le suivi de l'ichtyofaune dans l'estuaire de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lechêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13031,64 +13031,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academic Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.413-415, 2025, 978-0-323-99036-3. </w:t>
@@ -13696,77 +13696,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is tropicalization of European estuarine fish communities a matter of latitude?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobry Jérémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Villarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14083,51 +14083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde : suivi des captures 2013, étude de la faune circulante 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Castelnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14254,51 +14254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse du projet BEEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bocquené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14590,103 +14590,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un indicateur poisson pour les estuaires français. Indice anatomo-morphologique et parasitaire pour l'évaluation de l'état de santé des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14712,77 +14712,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un indicateur poisson pour les eaux de transition : programme LITEAU2 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14847,77 +14847,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'estuaire de la Gironde : présentation du système et des données disponibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pasquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15091,64 +15091,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la caractérisation de l'état écologique de masses d'eaux de transition de type &amp;quot; estuaire &amp;quot; à partir du cas de la Gironde : Structure des assemblages ichtyologiques dans les milieux de type estuarien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15179,64 +15179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de classification pour la typologie des eaux côtières et de transition sur les côtes françaises de l'Atlantique et de la Manche : Document réalisé pour le Groupe de Travail National &amp;quot;DCE Eaux Littorales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15280,77 +15280,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des assemblages ichtyologiques dans les milieux de transition de type estuarien : contribution à la caractérisation de l'état écologique à partir du cas de la Gironde - Année 2004 : typologie, échantillonnage et suivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16065,51 +16065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA5D5BA6"/>
+    <w:nsid w:val="0609655D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16296,51 +16296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-lobry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4567-3714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083894810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pavkovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vildier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adg&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tessier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1379331" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Villarino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nova Mieszkowska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Benedetti-Cecchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46526-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre Du Prey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110419" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teles-Machado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102608" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109196" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E Sardi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109224" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02493153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0146" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.0580048-9697" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.05.281" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0282-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2914" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.179" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chevillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13133" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.08.038" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606314v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294350" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sautour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173752" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607235v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers Trolet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02399" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowaczyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64DRTBS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411213v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11681" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3T8WXZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158158v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.03.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186765v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kearney" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.036" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Samedy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.07.025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498TF6VS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602031v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601670v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-014-9911-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454840v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marques" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10885" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599074v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Fonseca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamito" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454848v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss168" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824755v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tableau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.03.030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597096v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Larsen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.03.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3TWNVP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760872v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brylinski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.08.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7FM6P4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597393v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. N'Zigou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.030" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBRLQJFN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654282v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchoucha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;vas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.06.029" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730149v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Forest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596093v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uriarte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-010-0196-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M65307NB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634371v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. de Gr&#232;ve" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vers&#232;le" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494573v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hermant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.07.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSR1ZHP7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584047v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.01.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584043v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.04.010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCMXKQRD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474342v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474505v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.11.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553052v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.23" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975249v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pasquaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480403v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592907v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585653v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009052" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590036v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07294" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588755v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601100v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581413v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mourand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(03)00031-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583638v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581414v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(03)00010-X" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120991v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Halna Du Fretay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177495v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dambrine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151915v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609335v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606638v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605029v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602264v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547575v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lasalle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604895v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chifflet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raybaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597280v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Just" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596312v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594568v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594060v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594115v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594569v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cornille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594116v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596103v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594421v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593126v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594418v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594420v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594061v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583640v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581310v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600797v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesnet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600367v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593075v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605500v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228175v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00003-9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265614v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978032399036300009X" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937497v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel van Denderen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00013-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070861v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00001-5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252354v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602542v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841899v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587277v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583637v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411363v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobry J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180792v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607184v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604611v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602613v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597057v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599542v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocquen&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etchebert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Foussard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597454v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bacq" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599578v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leveque" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592732v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592841v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593113v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593097v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605603v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gonthier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605607v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joanny" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584129v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581715v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785823v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Castege" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lissardy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02584128v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02604940v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601549v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-lobry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4567-3714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083894810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matia Pavkovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duhamel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vildier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebreton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04763367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Janc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dambrine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adg&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tessier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1379331" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Villarino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nova Mieszkowska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandro Benedetti-Cecchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46526-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre Du Prey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110419" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teles-Machado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pierre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102608" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109196" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E Sardi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109224" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02493153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0146" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.0580048-9697" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.05.281" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0282-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074291v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lech&#234;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2914" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.179" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chevillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13133" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.08.038" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606314v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294350" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sautour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173752" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers Trolet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607235v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02399" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604791v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowaczyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bachelet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64DRTBS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411213v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11681" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3T8WXZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158158v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.03.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186765v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kearney" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.036" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Samedy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.07.025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498TF6VS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.05.026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602031v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601670v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-014-9911-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454840v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baeta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marques" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10885" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599074v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Fonseca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamito" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454848v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss168" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824755v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tableau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.03.030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597096v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Larsen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.03.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3TWNVP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760872v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brylinski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.08.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7FM6P4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597393v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. N'Zigou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.030" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBRLQJFN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654282v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchoucha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;vas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.06.029" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730149v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Forest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596093v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uriarte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-010-0196-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M65307NB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hermant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.07.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSR1ZHP7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.01.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584043v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.04.010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCMXKQRD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474342v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634371v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. de Gr&#232;ve" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vers&#232;le" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010080" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474505v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.11.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553052v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.23" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975249v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pasquaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480403v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592907v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585653v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009052" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590036v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07294" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588755v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601100v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581413v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mourand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(03)00031-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583638v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581414v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(03)00010-X" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120991v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Halna Du Fretay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177495v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dambrine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151915v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609335v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606638v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605029v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602264v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547575v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lasalle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604895v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chifflet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raybaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597280v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Just" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sottolichio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596312v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594060v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594115v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594568v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594569v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cornille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594116v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596103v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594421v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593126v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594418v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594420v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594061v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583640v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581310v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600797v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesnet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600367v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593075v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605500v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228175v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00003-9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265614v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978032399036300009X" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937497v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel van Denderen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00013-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070861v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00001-5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252354v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602542v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841899v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587277v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583637v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411363v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobry J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180792v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607184v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604611v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602613v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597057v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599542v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocquen&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etchebert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Foussard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597454v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bacq" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599578v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leveque" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592732v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592841v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593113v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593097v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605603v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gonthier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605607v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joanny" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584129v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581715v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785823v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Castege" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lissardy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02584128v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02604940v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601549v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>