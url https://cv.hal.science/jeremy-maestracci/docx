--- v0 (2026-03-17)
+++ v1 (2026-04-14)
@@ -1214,202 +1214,880 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cimetières modernes « hors les murs » dans le nord-est de la France : topographie, modes / pratiques funéraires et populations des cimetières antérieurs au décret impérial de 1804 (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2022, 151 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cimetières modernes « hors les murs » dans le nord est de la France : topographie, modes / pratiques funéraires et populations antérieurs au décret impérial de 1804 (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dottori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2021, 311 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cimetières modernes « hors les murs » dans le nord-est de la France : topographie, modes / pratiques funéraires et populations des cimetières antérieurs au décret impérial de 1804 (XVIe-XVIIIe siècles) : Rapport d’activité 2020, 2e année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barthèlemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2020, 150 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude archéologique préalable à la restauration partielle de l'église Saint-Eusèbe : d'une nécropole du haut Moyen Âge à l'église paroissiale : Saint-Huruge, Église Saint-Eusèbe (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Lagorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Maestracci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cimetières modernes « hors les murs » dans le nord-est de la France : topographie, modes / pratiques funéraires et populations des cimetières antérieurs au décret impérial de 1804 (XVIe-XVIIIe siècles) : Rapport d’activité 2019 1ère année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dottori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106908v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église Saint-Eusèbe : Saint-Huruge, Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Lagorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Maestracci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Bourgogne - Franche-Comté. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typo-chronologie des sépultures à inhumation dans le quart nord-est : méthodes pour la modélisation du temps et l'élaboration d'une classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cocquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire, 82, pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typochronologie des sépultures à inhumation en Bourgogne-Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Maestracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1468,1250 +2146,722 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire, pp.81-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03959645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’église Saint-Martin de Nanc-lès-Saint-Amour (Jura) – 2e partie : le cimetière et les dépôts de récipients liturgiques du XVIIIe-XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Billoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Maestracci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25.1, 9 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cem.18248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Martin de Nanc-lès-Saint-Amour (Jura) : une possible église des X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles et ses tombes rupestres (1ère partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Billoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Maestracci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cem.17802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirrha 2008-2015 : un bilan d’étape. 1. La fouille et les structures archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Orgeolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zurbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Skorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141 (1), pp.41-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bch.519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01913263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nécropole urbaine de La Tène D2b et du début de l’époque augustéenne à Troyes « Impasse des Carmélites » (Aube)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Maestracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33, pp.65-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cimetières modernes « hors les murs » dans le nord-est de la France : topographie, modes / pratiques funéraires et populations des cimetières antérieurs au décret impérial de 1804 (XVIe-XVIIIe siècles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Les cimetières de transition de la fin de la période moderne dans le quart nord-est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georgie Baudry</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Decomps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dottori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2022, 151 p</w:t>
-[...545 lines deleted...]
-                <w:t xml:space="preserve">hal-03000627v1</w:t>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.63, « La Garenne », Villenauxe-la-Grande (10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Maestracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2720,207 +2870,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849462v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-02442853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3075,51 +3075,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lecornu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capedeville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04894090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/gn7e-n566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocquerelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04902919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/t8gs-kz51" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lagorsse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04481849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18248" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17802" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Skorda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.519" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04203555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03994799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dottori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hadot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04210976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997718v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03106908v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Decomps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lecornu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capedeville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04894090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/gn7e-n566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocquerelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04902919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/t8gs-kz51" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lagorsse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04203555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03994799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dottori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hadot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04210976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03106908v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04481849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18248" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.17802" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Skorda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.519" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Decomps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>