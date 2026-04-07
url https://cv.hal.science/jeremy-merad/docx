--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2936,51 +2936,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="716BEA0B"/>
+    <w:nsid w:val="DD1BA027"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>