--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -208,404 +208,404 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dication Disulfuranes as Photoactivatable Sources of Radical Organocatalysts</w:t>
+                <w:t xml:space="preserve">4,6-Diaryl-5,5-difluoro-1,3-dioxanes as chiral dopants for liquid crystal compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun‐long Song</w:t>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Meyrelles</w:t>
+                <w:t xml:space="preserve">Peer Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+                <w:t xml:space="preserve">Jérémy Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Maryasin</w:t>
+                <w:t xml:space="preserve">Carolina von Essen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+                <w:t xml:space="preserve">Clemens Kühn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (5), pp.e202419751. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.2940-2945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202419751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.20.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397957v1</w:t>
+                <w:t xml:space="preserve">hal-04791289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4,6-Diaryl-5,5-difluoro-1,3-dioxanes as chiral dopants for liquid crystal compositions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dication Disulfuranes as Photoactivatable Sources of Radical Organocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun‐long Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Meyrelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Maryasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clemens Kühn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.2940-2945. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (5), pp.e202419751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.20.246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202419751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791289v1</w:t>
+                <w:t xml:space="preserve">hal-05397957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4,6-Diaryl-5,5-difluoro-1,3-dioxanes as chiral dopants for liquid crystal compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peer Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina von Essen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Kühn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20, pp.2940-2945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjoc.20.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397906v1</w:t>
@@ -629,90 +629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoredox‐Catalyzed α−C−H Monoalkylation of Symmetric Polyols in the Presence of CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Meyrelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nóra Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Maryasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 63, </w:t>
@@ -780,64 +780,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunlong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Merad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhotoChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -901,64 +901,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cavalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Merad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (32), pp.e202205596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1005,51 +1005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Synthesis of DHA and DPAn-3 Non-Enzymatic Oxylipins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Degrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1126,51 +1126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable and easily available sulfide surrogates allow a stereoselective activation of alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ján Matyašovský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1273,51 +1273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Difluoromethylene Group in the Organocatalyzed Acylative Kinetic Resolution of α,α‐Difluorohydrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1433,51 +1433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1554,51 +1554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Levitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1796,51 +1796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Brønsted Acid Catalysis as a Tool for the Synthesis of Natural Products and Pharmaceuticals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1920,304 +1920,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Enantioselective Desymmetrization of Meso Compounds in Total Synthesis of Natural Products: Towards an Economy of Chiral Reagents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Easy Access to Quinolin-2(1H)-ones via a One-Pot Tandem Oxa-Michael–Aldol Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Candy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pons</w:t>
+                <w:t xml:space="preserve">Lucie Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bressy</w:t>
+                <w:t xml:space="preserve">Siwar Zaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1589493⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (14), pp.1724-1728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1588470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687264v1</w:t>
+                <w:t xml:space="preserve">hal-04681928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy Access to Quinolin-2(1H)-ones via a One-Pot Tandem Oxa-Michael–Aldol Sequence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Merad</w:t>
+                <w:t xml:space="preserve">Catalytic Enantioselective Desymmetrization of Meso Compounds in Total Synthesis of Natural Products: Towards an Economy of Chiral Reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mérad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siwar Zaied</w:t>
+                <w:t xml:space="preserve">Mathieu Candy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Masson</w:t>
+                <w:t xml:space="preserve">Cyril Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (14), pp.1724-1728. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (09), pp.1938-1954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1588470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1589493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681928v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double Catalytic Kinetic Resolution (DoCKR) of Acyclic anti-1,3-Diols: The Additive Horeau Amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Borkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2307,90 +2307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Catalysis by Chiral Isothioureas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.5589-5610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2615,51 +2615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Difluoromethylene Group in the Organocatalyzed Acylative Kinetic Resolution of α,α‐Difluorohydrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2936,51 +2936,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD1BA027"/>
+    <w:nsid w:val="739C7BDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3167,51 +3167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-merad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2364-2535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198266995" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun&#8208;long Song" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Meyrelles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Maryasin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202419751" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Kirsch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina von Essen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens K&#252;hn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778347v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Archer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Eder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#243;ra Kov&#225;cs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202315329" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunlong Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202300096" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caval&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202205596" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degrange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1654-4111" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Matya&#353;ovsk&#253;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Stopka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan R Brutiu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc01602d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Desrues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Andrei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202107041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gelis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lanzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;rad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Maestri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703556" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Candy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1589493" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Zaied" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588470" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Borkar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caijo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709844" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NSJB5XV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bouyon Yenda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00707" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03420070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Pons" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Parrain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01727652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-merad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2364-2535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198266995" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Kirsch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina von Essen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens K&#252;hn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun&#8208;long Song" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Meyrelles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Maryasin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202419751" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778347v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Archer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Eder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#243;ra Kov&#225;cs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202315329" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunlong Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202300096" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caval&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202205596" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degrange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1654-4111" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Matya&#353;ovsk&#253;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Stopka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan R Brutiu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc01602d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Desrues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Andrei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202107041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gelis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lanzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;rad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Maestri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lalli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703556" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Zaied" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588470" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687264v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Candy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1589493" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Borkar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caijo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709844" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NSJB5XV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bouyon Yenda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00707" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03420070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Pons" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Parrain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01727652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>