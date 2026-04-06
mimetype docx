--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A71675A2"/>
+    <w:nsid w:val="7F2BCFD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DEE67997"/>
+    <w:nsid w:val="E8356442"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>