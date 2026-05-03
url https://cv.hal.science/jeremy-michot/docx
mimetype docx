--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.71875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Michot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences en musicologie, agrégé de musique, université de Tours</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeremy-michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0293-2149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">260199249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">59165322644516021038</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémy Michot, agrégé de musique, est </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maitre de conférences à l’université de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ses travaux portent sur les musiques de séries tv et sur l'intersection des luttes féministes et queers dans les musiques à l'écran. Il mène des activités éditoriales au sein des comités de rédaction de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition, musique et sciences sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, de la </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en tant que co-responsable de la section comptes-rendus et en tant que co-rédacteur en chef de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergences. Son, musique et médias audiovisuels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la mention licence musique et musicologie (2024-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élu au Conseil de laboratoire ICD, contrat 2024-2028 (UR 6297), référent HAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre co-fondateur du groupe de recherche Musi·queer (groupe inter-universités)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre co-fondateur du groupe de recherche Elmec (université de Rouen)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable des comptes-rendus de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable des comptes-rendus de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rédacteur en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergences. Son, musique et médias audiovisuels</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musiques originales de série télévisée à l’ère des networks (1950-2010) : histoires, échos et singularités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université Rennes 2 Haute Bretagne, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03275971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants illégitimes de John Williams et de J. K. Rowling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergences. Son, musique et médias audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/emergences.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une musicologie des séries télévisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (23), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial – Émergences, revue des musiques à l’écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Julliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergences. Son, musique et médias audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/emergences.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminisme et musique de film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.108-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Ewell. On Music Theory, and Making Music More Welcoming for Everyone. Ann Arbor : University of Michigan Press, 2023. 314 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (1-2), pp.246-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baumgartner. Metafilm Music in Jean-Luc Godard’s Cinema. New York : Oxford University Press, 2022. 506 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (2), pp.335-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Huvet. 2022. Composer pour l’image à l’ère numérique : Star Wars, d’une trilogie à l’autre. Paris : Vrin, 432 p. ISBN 978-2-7116-2895-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections: Canadian Journal of Music/Revue canadienne de musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.161-165. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1096485ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’autres mondes pour d’autres musiques : les dimensions sonores parallèles de The OA (Partie 01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.11054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la fin du monde : The Walking Dead et la musique en dé-composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Apocalypses, 47-48, pp.155-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prééminence du modèle chanté dans la musique de Game of Thrones : deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'imaginaire en séries I, 42, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies compositionnelles et esthétique de l'errance dans Stargate Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Carayol; Chloé Huvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Errances et angoisses du troisième type : à l'écoute des bandes-son de science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Visage Vert, pp.145-163, 2024, 978-2-918061-63-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sortilèges musicaux de Buffy contre les vampires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entendre l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-162, 2023, Images in situ, 978-2-35412-480-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des mondes sonores de The Witcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantasy &amp; Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ActuSF, pp.49-66, 2023, 978-2-37686-586-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières du fantastique et de l’illusion dans les films hollywoodiens contemporains : ce dont on ne peut parler..., faut-il le taire ou l’écouter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fantastique dans les musiques des XXe et XXIe siècles : musiques actuelles, musique contemporaine et musique de film</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.304-314, 2017, 978-2-7521-0313-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’horizon critique d’Erik Satie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'artiste se fait critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.31-40, 2015, 978-2-7535-3480-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des représentations musicales de la mort dans les génériques de séries télévisées (Six Feet Under, Dexter, The Walking Dead et Les Revenants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques de séries télévisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.237-254, 2015, 978-2-7535-3996-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275906v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queeriser le podcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire musi•queer. Pensée straight (im)pensée queer : à la source des mémoires musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bibliothèque nationale de France - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonances et sensibilités queer dans les musiques à l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques populaires et genre : perspectives interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frederick Duhautpas; Andrée Friaud, May 2025, Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicologies queer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès biennal de la Société française de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Tiffon; Charles de Paiva Santana, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agentivité sonore et féminisme dans les fictions audiovisuelles contemporaines : la sorcière, le magicien queer et le patriarcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féminités et musiques à l'écran : création, représentations et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Huvet; Jérémy Michot, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre nous y'a un fossé » ? De l'analyse harmonique dans les chansons d'Aya Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aya Nakamura. Le minoritaire et le majoritaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Amico; Emmanuel Parent, Oct 2024, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échelle fantastique de Maurice Jarre : Jacob’s Ladder (Adrian Lyne, 1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurice Jarre (1924-2009) : De Lyon à Hollywood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Rossi, Maria Adorno, Laetitia Pansanel Garric, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une musicologie de la série télévisée : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurs POP – Quel(s) avenir(s) pour les études en cultures populaires et médiatiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffy comme à la maison : les sons (surnaturels) de la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écouter les genres de l’imaginaire : convergences sonores, musicales et théoriques dans les séries télévisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Huz; Florent Favard; Jérémy Michot, Nov 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do You Hear Ariana Grande Playing ? Structuralisme musical et critique sonore dans The Good Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Good Place : Welcome, everything is fine !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Justine Breton; Claire Cornillon; Florent Favard, Jun 2023, Journée d’études en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “Perfectly Splendid” Soundtrack: The Music and Sound Design of The Haunting of Bly Manor (Mike Flanagan, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Huvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Écouter les genres de l’imaginaire : convergences sonores, musicales et théoriques dans les séries télévisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérémy Michot; Aurélie Huz; Florent Favard, Nov 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des mondes musico-sonores de &amp;lt;i&amp;gt; The Witcher&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fantasy au prisme des médias, les Imaginales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Épinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants illégitimes de John Williams et J. K. Rowling : fandoms, amateurs et compositeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Williams, dernier des symphonistes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Huvet; Grégoire Tosser, Dec 2022, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des musiques populaires dans la cinémusicologie française : enjeux méthodologiques et disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Julliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans l'atelier des chercheur·se·s en littératures populaires et culture médiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association LPCM, Nov 2022, Saint-Cloud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inaperçu dans Locataires (Kim Ki-duk, 2004) : une histoire de fantômes et de sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inaperçu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking through the music : dispositifs et sortilèges musicaux dans Buffy the Vampire Slayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entendre l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'&amp;lt;i&amp;gt;empowerment&amp;lt;/i&amp;gt; dans les comédies musicales modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques du pouvoir, pouvoirs de la musique (Journée musicologique d'Auvergne, 2ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Buffy&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;Harry&amp;lt;/i&amp;gt; contre les compositeurs : vers une continuité musicale en série ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact de la sérialité sur le récit audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gothic Fears & Tears in a ‘Perfectly Splendid’ Soundtrack : The Music and Sound Design of The Haunting of Bly Manor (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Huvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and the Moving Image Conference XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, New York, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stargate Universe ou la musique des étoiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Errances et angoisses du troisième type : À l'écoute des bandes-sons de science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Zimmer : le dernier compositeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hans Zimmer : un nouvel Hollywood musical et sonore ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The orchestra always rings twice. Michaël Giacchino’s orchestra : beetween memory and renewal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Musicology Society (IMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique & Générique : de Thierry La Fronde à Game of Thrones, discours d’un fragment télévisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques d'écrans (petits et grands)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orages, tornades et tempêtes à Hollywood : le symphonisme dans la tourmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfiguration des pratiques sonores dans le cinéma hollywoodien à l’ère du numérique : musique, sound design et mutations technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique de Lost comme paramètre structural de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télé en séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réécrire la musique symphonique hollywoodienne à l’ère des studios cinématographiques Marvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Media Studygroup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fantastique à l’illusion : l’affaissement des réalités musicales dans The Village de M. Night Shyamalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fantastique dans les musiques des XXe et XXIe siècles, musique de film, musique contemporaine et musiques actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la musique, du film à la série télévisée : l’exemple de Twin Peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques de séries télévisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux musiques de séries télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2025, 978-2-7535-9597-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation externe section musique - Rapport du jury de la session 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Louka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petrali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bezins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Éducation nationale. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.71875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Michot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences en musicologie, agrégé de musique, université de Tours</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeremy-michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0293-2149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">260199249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">59165322644516021038</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémy Michot, agrégé de musique, est </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maitre de conférences à l’université de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Ses travaux portent sur les musiques de séries tv et sur l'intersection des luttes féministes et queers dans les musiques à l'écran. Il mène des activités éditoriales au sein des comités de rédaction de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition, musique et sciences sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, de la </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en tant que co-responsable de la section comptes-rendus et en tant que co-rédacteur en chef de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergences. Son, musique et médias audiovisuels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la mention licence musique et musicologie (2024-)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Élu au Conseil de laboratoire ICD, contrat 2024-2028 (UR 6297), référent HAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre co-fondateur du groupe de recherche Musi·queer (groupe inter-universités)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre co-fondateur du groupe de recherche Elmec (université de Rouen)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable des comptes-rendus de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable des comptes-rendus de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rédacteur en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergences. Son, musique et médias audiovisuels</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musiques originales de série télévisée à l’ère des networks (1950-2010) : histoires, échos et singularités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université Rennes 2 Haute Bretagne, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03275971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial – Émergences, revue des musiques à l’écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Julliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergences. Son, musique et médias audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/emergences.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une musicologie des séries télévisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (23), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants illégitimes de John Williams et de J. K. Rowling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergences. Son, musique et médias audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/emergences.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des musiques de séries télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Ewell. On Music Theory, and Making Music More Welcoming for Everyone. Ann Arbor : University of Michigan Press, 2023. 314 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (1-2), pp.246-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminisme et musique de film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.108-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baumgartner. Metafilm Music in Jean-Luc Godard’s Cinema. New York : Oxford University Press, 2022. 506 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (2), pp.335-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Huvet. 2022. Composer pour l’image à l’ère numérique : Star Wars, d’une trilogie à l’autre. Paris : Vrin, 432 p. ISBN 978-2-7116-2895-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections: Canadian Journal of Music/Revue canadienne de musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.161-165. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1096485ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’autres mondes pour d’autres musiques : les dimensions sonores parallèles de The OA (Partie 01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.11054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la fin du monde : The Walking Dead et la musique en dé-composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Apocalypses, 47-48, pp.155-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prééminence du modèle chanté dans la musique de Game of Thrones : deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'imaginaire en séries I, 42, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies compositionnelles et esthétique de l'errance dans Stargate Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Carayol; Chloé Huvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Errances et angoisses du troisième type : à l'écoute des bandes-son de science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Visage Vert, pp.145-163, 2024, 978-2-918061-63-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sortilèges musicaux de Buffy contre les vampires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Perpignan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entendre l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-162, 2023, Images in situ, 978-2-35412-480-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des mondes sonores de The Witcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantasy &amp; Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ActuSF, pp.49-66, 2023, 978-2-37686-586-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières du fantastique et de l’illusion dans les films hollywoodiens contemporains : ce dont on ne peut parler..., faut-il le taire ou l’écouter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fantastique dans les musiques des XXe et XXIe siècles : musiques actuelles, musique contemporaine et musique de film</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.304-314, 2017, 978-2-7521-0313-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’horizon critique d’Erik Satie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'artiste se fait critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.31-40, 2015, 978-2-7535-3480-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des représentations musicales de la mort dans les génériques de séries télévisées (Six Feet Under, Dexter, The Walking Dead et Les Revenants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques de séries télévisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.237-254, 2015, 978-2-7535-3996-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275906v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonances et sensibilités queer dans les musiques à l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques populaires et genre : perspectives interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frederick Duhautpas; Andrée Friaud, May 2025, Paris 8, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queeriser le podcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire musi•queer. Pensée straight (im)pensée queer : à la source des mémoires musicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bibliothèque nationale de France - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicologies queer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès biennal de la Société française de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Tiffon; Charles de Paiva Santana, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échelle fantastique de Maurice Jarre : Jacob’s Ladder (Adrian Lyne, 1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurice Jarre (1924-2009) : De Lyon à Hollywood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Rossi, Maria Adorno, Laetitia Pansanel Garric, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agentivité sonore et féminisme dans les fictions audiovisuelles contemporaines : la sorcière, le magicien queer et le patriarcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féminités et musiques à l'écran : création, représentations et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Huvet; Jérémy Michot, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre nous y'a un fossé » ? De l'analyse harmonique dans les chansons d'Aya Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aya Nakamura. Le minoritaire et le majoritaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Amico; Emmanuel Parent, Oct 2024, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do You Hear Ariana Grande Playing ? Structuralisme musical et critique sonore dans The Good Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Good Place : Welcome, everything is fine !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Justine Breton; Claire Cornillon; Florent Favard, Jun 2023, Journée d’études en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “Perfectly Splendid” Soundtrack: The Music and Sound Design of The Haunting of Bly Manor (Mike Flanagan, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Huvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Écouter les genres de l’imaginaire : convergences sonores, musicales et théoriques dans les séries télévisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérémy Michot; Aurélie Huz; Florent Favard, Nov 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une musicologie de la série télévisée : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurs POP – Quel(s) avenir(s) pour les études en cultures populaires et médiatiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffy comme à la maison : les sons (surnaturels) de la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écouter les genres de l’imaginaire : convergences sonores, musicales et théoriques dans les séries télévisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélie Huz; Florent Favard; Jérémy Michot, Nov 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants illégitimes de John Williams et J. K. Rowling : fandoms, amateurs et compositeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Williams, dernier des symphonistes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Huvet; Grégoire Tosser, Dec 2022, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des mondes musico-sonores de &amp;lt;i&amp;gt; The Witcher&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fantasy au prisme des médias, les Imaginales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Épinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des musiques populaires dans la cinémusicologie française : enjeux méthodologiques et disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Julliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans l'atelier des chercheur·se·s en littératures populaires et culture médiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association LPCM, Nov 2022, Saint-Cloud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inaperçu dans Locataires (Kim Ki-duk, 2004) : une histoire de fantômes et de sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inaperçu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'&amp;lt;i&amp;gt;empowerment&amp;lt;/i&amp;gt; dans les comédies musicales modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques du pouvoir, pouvoirs de la musique (Journée musicologique d'Auvergne, 2ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking through the music : dispositifs et sortilèges musicaux dans Buffy the Vampire Slayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entendre l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Buffy&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;Harry&amp;lt;/i&amp;gt; contre les compositeurs : vers une continuité musicale en série ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact de la sérialité sur le récit audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gothic Fears & Tears in a ‘Perfectly Splendid’ Soundtrack : The Music and Sound Design of The Haunting of Bly Manor (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Huvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and the Moving Image Conference XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, New York, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stargate Universe ou la musique des étoiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Errances et angoisses du troisième type : À l'écoute des bandes-sons de science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique & Générique : de Thierry La Fronde à Game of Thrones, discours d’un fragment télévisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques d'écrans (petits et grands)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The orchestra always rings twice. Michaël Giacchino’s orchestra : beetween memory and renewal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Musicology Society (IMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Zimmer : le dernier compositeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hans Zimmer : un nouvel Hollywood musical et sonore ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orages, tornades et tempêtes à Hollywood : le symphonisme dans la tourmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfiguration des pratiques sonores dans le cinéma hollywoodien à l’ère du numérique : musique, sound design et mutations technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fantastique à l’illusion : l’affaissement des réalités musicales dans The Village de M. Night Shyamalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fantastique dans les musiques des XXe et XXIe siècles, musique de film, musique contemporaine et musiques actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réécrire la musique symphonique hollywoodienne à l’ère des studios cinématographiques Marvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Media Studygroup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique de Lost comme paramètre structural de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télé en séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la musique, du film à la série télévisée : l’exemple de Twin Peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques de séries télévisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux musiques de séries télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2025, 978-2-7535-9597-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation externe section musique - Rapport du jury de la session 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Louka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petrali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bezins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Éducation nationale. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F2BCFD9"/>
+    <w:nsid w:val="671249B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E8356442"/>
+    <w:nsid w:val="AD109963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-michot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0293-2149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260199249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59165322644516021038" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/jeremy-michot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/transposition/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfmusicologie.fr/revue-de-musicologie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications-prairial.fr/emergences/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03275971v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/emergences.213" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14904" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034877v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Julliot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/emergences.148" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1096485ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/ouvrages-didactiques-e-book-pdf/4060-le-fantastique-dans-les-musiques-des-xxe-et-xxie-siecles-ebook-pdf-9782752141279.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275906v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Gouzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tosser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312904v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308875v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Louka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petrali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bezins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-michot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0293-2149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260199249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59165322644516021038" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/jeremy-michot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/transposition/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfmusicologie.fr/revue-de-musicologie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications-prairial.fr/emergences/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03275971v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034877v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Julliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/emergences.148" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14904" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/emergences.213" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1096485ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11054" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/ouvrages-didactiques-e-book-pdf/4060-le-fantastique-dans-les-musiques-des-xxe-et-xxie-siecles-ebook-pdf-9782752141279.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275906v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Gouzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718700v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tosser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huvet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264550v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308875v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Louka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petrali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bezins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>