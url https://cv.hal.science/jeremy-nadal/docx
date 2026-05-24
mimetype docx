--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -292,229 +292,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible method implementing advanced receiver processing for filtered waveforms</w:t>
+                <w:t xml:space="preserve">System and method for channel estimation in multicarrier modulation based communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Hamdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP25306140.2. 2025</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2025073603. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252336v1</w:t>
+                <w:t xml:space="preserve">hal-04556909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System and method for channel estimation in multicarrier modulation based communications</w:t>
+                <w:t xml:space="preserve">Flexible method implementing advanced receiver processing for filtered waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Hamdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP25306140.2. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Nadal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04556909v1</w:t>
+                <w:t xml:space="preserve">hal-05252336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of decoding recursive convolutional codes, and corresponding decoder and computer program product</w:t>
               </w:r>
@@ -849,112 +849,703 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3261310. DI-TBN-16-010. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient filter-bank pilot structures for multi-user massive MIMO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hamdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2025.3597802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FBMC OQAM Transceiver for Future Wireless Communication Systems: Inherent Potentials, Recent advances, Research Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Hamdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Maria Gabriel Gussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Open Journal of Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJVT.2023.3303034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178607v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and Evaluation of a Novel Short Prototype Filter for FBMC/OQAM Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2818883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel UF-OFDM transmitter: significant complexity reduction without signal approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.2141 - 2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2017.2764379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-complexity pipelined architecture for FBMC/OQAM transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (1), pp.19 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2015.2468926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient decoder-free minimum distance estimation for concatenated convolutional codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -985,92 +1576,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC2025-Spring: IEEE 101st Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Oslo (Norway), Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VTC2025-Spring65109.2025.11174884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Syndrome-based Decoding of Punctured Convolutional Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1115,106 +1706,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC65386.2025.11154626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Parallel Concatenated Convolutional Code Structure Based on Frame Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1255,100 +1846,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2025: International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Los angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Perspectives on Convolutional Coding/Decoding for 6G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1366,106 +1957,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASILOMAR 2024: 58th Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEEECONF60004.2024.10942983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Iteration Overlap for Low-Latency Turbo Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1483,339 +2074,339 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWCS 2024: 19th International Symposium on Wireless Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rio de Janeiro (BRAZIL), Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISWCS61526.2024.10639085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Optimization of Faulty Quantized Min-Sum LDPC Decoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yaoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leduc-Primeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2023: 12th International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Brest, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iteration Overlap for Low-Latency Turbo Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Aousaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2023: 12th International Symposium on Topics in Coding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Brest, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel transmission technique based on intentional overlapping to improve spectral efficiency of multicarrier systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Hamdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1847,620 +2438,620 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2023: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Toronto, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PIMRC56721.2023.10293842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Block FBMC Receiver Designed For Short Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leduc-Primeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof-of-concept for post-OFDM waveforms as candidates for 5G</w:t>
+                <w:t xml:space="preserve">Hardware demonstration of post-OFDM waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIPS 2017: IEEE International Workshop on Signal Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lorient, France</w:t>
+              <w:t xml:space="preserve">EuCNC 2017: European Conference on Networks and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759088v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible hardware platform for demonstrating new 5G waveform candidates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced Complexity FPGA Implementation for UF-OFDM Frequency Domain Transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Medjkouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM 2017 : 29th IEEE International Conference on Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICM.2017.8268851⟩</w:t>
+              <w:t xml:space="preserve">SIPS 2017: IEEE Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759087v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Complexity FPGA Implementation for UF-OFDM Frequency Domain Transmitter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proof-of-concept for post-OFDM waveforms as candidates for 5G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIPS 2017: IEEE Workshop on Signal Processing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIPS 2017: IEEE International Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656134v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware demonstration of post-OFDM waveforms</w:t>
+                <w:t xml:space="preserve">Flexible hardware platform for demonstrating new 5G waveform candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCNC 2017: European Conference on Networks and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICM 2017 : 29th IEEE International Conference on Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Beirut, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2017.8268851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614064v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible PoC for Post-OFDM waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2489,648 +3080,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G5-PPP 2016 : 2nd Global 5G Infrastructure public private partnership event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444260v1</w:t>
-              </w:r>
-[...589 lines deleted...]
-                <w:t xml:space="preserve">hal-01270780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3148,51 +3148,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARP Interleavers for Decomposed Parallel Concatenated Convolutional Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3356,51 +3356,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C43ABB46"/>
+    <w:nsid w:val="991AA319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3587,51 +3587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-nadal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8720-525X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045823v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamdar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04556909v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nadal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03774098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03773684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03773412v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bazzal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174884" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC65386.2025.11154626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942983" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS61526.2024.10639085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04184072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yaoumi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273447" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Aousaji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273532" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293842" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422215" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268851" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Medjkouh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2025.3597802" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178607v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2023.3303034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2818883" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2764379" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2468926" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05166912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-nadal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8720-525X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045823v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Hamdar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nadal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04556909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nadal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03774098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03773684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03773412v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2025.3597802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178607v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJVT.2023.3303034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2818883" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2764379" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2468926" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05045788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bazzal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174884" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC65386.2025.11154626" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05168399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942983" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS61526.2024.10639085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04184072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yaoumi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273447" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Aousaji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273532" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293842" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814194v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422215" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Medjkouh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268851" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05166912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>