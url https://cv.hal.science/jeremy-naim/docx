--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -183,343 +183,2136 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace du dire. Sphère publique et sphère privée dans Ourika, Édouard et Olivier de Claire de Duras</w:t>
+                <w:t xml:space="preserve">Littérature / action : Le tournant causatif de la critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relire Claire de Duras</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 66 (1), pp.24-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/esp.2026.a988995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05597126v1</w:t>
+                <w:t xml:space="preserve">hal-05613013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À partir de Théophile Gautier : la fin des Mille et Une Nuits</w:t>
+                <w:t xml:space="preserve">Le lecteur comme juge. Cas et représentation dans la deuxième moitié du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Et ce fut tout ». La fin, formes et sens</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05597139v1</w:t>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence, une notion inexplorée</w:t>
+                <w:t xml:space="preserve">Discordances temporelles. Réflexions sur le dialogue de roman au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sous influence. Avec Jean-Pierre Bertrand</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05597135v1</w:t>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204 (2), pp.15-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.204.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agir du roman (1795-1925)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.31-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Madame Bovary n’influence plus sa lectrice. Ou comment devenir « la collaboratrice principale » de ses livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.3438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poétique au temps des tribunaux. Retour sur Pinard, lecteur de Madame Bovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 195 (1), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.195.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La table des matières dans les textes savants : essai d’une poétique historique (XVIIe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, S’asseoir à la table. La table des matières, du Moyen Âge à nos jours (dir. Lise Charles, Aude Leblond, Mathias Sieffert)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaubert, lire le journal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/flaubert.4289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cultures du chapitre : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Koskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.8037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des chapitres et des nuits. Les divisions dans Les Mille et Une Nuits (xviiie-xixe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.7338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action de l’influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Revue d’Histoire littéraire de la France 2 – 2020, 120e année - n° 2 Le pari du babil. Parler pour ne rien dire au siècle des Lumières, 2 – 2020 (120e année - n° 2), pp.405-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10565-7.p.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de l’auteur dans le Voyage en Espagne de Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/viatica1274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac intérieur, ou les secrets de la princesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Balzac Review / Revue Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.73-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09607-8.p.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Gautier et la matière de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Théophile Gautier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gautier et la matière (dir. Anne Geisler-Szmulewicz et Marie-Hélène Girard) (41), pp.81-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire littéraire a-t-elle été une poétique ? (1799-1910)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Revue d’Histoire littéraire de la France 2 – 2019, 119e année - n° 2. varia, 2 – 2019 (119e année - n° 2), pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09162-2.p.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandeur et décadence de l’influence en histoire littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Trafics d'influences : nouvelles approches d'une question comparative</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques enjeux du mot « influence » vers 1800</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 180 (2), pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.180.0096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Petit Chose, roman personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Petit Chose, Bulletin de l’Association des Amis d’Alphonse Daudet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°107, p. 101-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maupassant, du livre au journal. Pour une matérialité de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1039700ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Illusion rétrospective. Maupassant, du livre au journal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1039700ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Maison Nucingen : essai d'analyse comportementale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.211-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser le style du dialogue. Quelques remarques sur le dialogue au XIX e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20140801091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace du dire. Sphère publique et sphère privée dans Ourika, Édouard et Olivier de Claire de Duras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrea Del Lungo; Éléonore Reverzy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relire Claire de Duras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.163-167, 2025, 978-2-406-19813-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À partir de Théophile Gautier : la fin des Mille et Une Nuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Blaise; Sylvie Triaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Et ce fut tout ». La fin, formes et sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Méditérranée, pp.57-69, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence, une notion inexplorée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Demoulin; Justine Huppe; François Provenzano; Denis Saint-Amand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sous influence. Avec Jean-Pierre Bertrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Liège, pp.171-187, 2024, 978-2-87562-421-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la première des Lettres de mon moulin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Naïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Voix du lecteur dans la presse française au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-177, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueils à cadre et syntaxe narrative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le récit sans fin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -529,286 +2322,286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les derniers sursauts de l’imitation. Balzac, romancier choral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, pp.71-85, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formations d'écrivains au 19e siècle. Écoles, sociabilités, autodidaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vanoosthuyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3, 2020, Revue d'histoire littéraire de la France, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10744-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures du chapitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020-1, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itineraires.7256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -818,1760 +2611,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire dissident du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.218-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597149v1</w:t>
-              </w:r>
-[...1566 lines deleted...]
-                <w:t xml:space="preserve">hal-05597113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le récit enchâssé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de La Sorbonne nouvelle, 2020, 978-2-37906-043-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2581,992 +2806,836 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potentiel comique de la représentation dans Les Comédiens sans le savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chercher le comique. Formes romanesques du comique balzacien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jacques-David Ebguy (GIRB), Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre linguistique et poétique, une place à prendre...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et frontières du style : Quels (nouveaux) objets ? Quelles (nouvelles) manières ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensée et pratique de la langue chez Théophile Gautier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gautier et la langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mille et Une Nuits et le récit enchâssé au XIXe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mille et Une Nuits au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment penser les fictions représentées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions secondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;phénomène oral&amp;quot; dans La Maison Nucingen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques de la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Maison Nucingen, un texte illisible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lectures du CRP19 : La Maison Nucingen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes sur l'évolution du dialogue de roman au XIXe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le roman et la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provoquer l'enchâssement : une typologie au XIXe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enchâssement narratif au carrefour des méthodologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser le style du dialogue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Congrès mondial de linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457016v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-01457089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit enchâssé, ou la mise en relief narrative au 19e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Naïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Sorbonne Nouvelle - Paris 3, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04402071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3634,51 +3703,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="220C5266"/>
+    <w:nsid w:val="3DC2754F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3865,51 +3934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-naim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1609-1592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198065744" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/FPI-2155-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Na&#239;m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10744-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Koskas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Claire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.7256" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597120v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.204.0015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3438" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.195.0071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roulier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4289" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402134v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.7338" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10565-7.p.0149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica1274" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09607-8.p.0073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138992v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09162-2.p.0113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.180.0096" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039700ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801091" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457070v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457089v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402071v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-naim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1609-1592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198065744" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/FPI-2155-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613013v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Na&#239;m" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2026.a988995" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706179v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.204.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402083v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.195.0071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roulier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4289" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Koskas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.7338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887902v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10565-7.p.0149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica1274" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09607-8.p.0073" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09162-2.p.0113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.180.0096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404675v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039700ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597101v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10744-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Claire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.7256" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457054v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>