--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -106,222 +106,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dedicated pricing algorithm to solve a large family of nurse scheduling problems with branch-and-price</w:t>
+                <w:t xml:space="preserve">Approximating optimization problems in graphs with locational uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Legrain</w:t>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/ijoc.2023.0019⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.11175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964952v1</w:t>
+                <w:t xml:space="preserve">hal-04355265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KidneyExchange.jl: A Julia package for solving the kidney exchange problem with branch-and-price</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combinatorial Robust Optimization with Decision-Dependent Information Discovery and Polyhedral Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulin Yan</w:t>
+                <w:t xml:space="preserve">Maxime Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Programming Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.151-184. </w:t>
+              <w:t xml:space="preserve">Open Journal of Mathematical Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (5), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12532-023-00251-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/ojmo.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830810v3</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097679v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur, espace d’échanges et creuset d’expériences pédagogiques</w:t>
               </w:r>
@@ -435,382 +448,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Robust Optimization with Decision-Dependent Information Discovery and Polyhedral Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing compact, connected and gap-free reserves with systematic reserve site selection models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Rougier</w:t>
+                <w:t xml:space="preserve">Antoine Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Mathematical Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/ojmo.33⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134, pp.307-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2024.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097679v5</w:t>
+                <w:t xml:space="preserve">hal-04414078v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating optimization problems in graphs with locational uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marin Bougeret</w:t>
+                <w:t xml:space="preserve">A dedicated pricing algorithm to solve a large family of nurse scheduling problems with branch-and-price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Omer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.11175⟩</w:t>
+              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/ijoc.2023.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355265v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing compact, connected and gap-free reserves with systematic reserve site selection models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Brunel</w:t>
+                <w:t xml:space="preserve">KidneyExchange.jl: A Julia package for solving the kidney exchange problem with branch-and-price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse N Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lanco</w:t>
+                <w:t xml:space="preserve">Fulin Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 134, pp.307-323. </w:t>
+              <w:t xml:space="preserve">Mathematical Programming Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.151-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2024.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12532-023-00251-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414078v3</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830810v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing a diverse set of near-optimal reserve solutions with exact optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -870,77 +870,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization problems in graphs with locational uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (3), pp.578-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1208,51 +1208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying relatively irreducible infeasible subsystems of linear inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 304 (1-2), pp.361-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1390,51 +1390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polynomial algorithm for minimizing travel time in consistent time-dependent networks with waits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 77 (3), pp.421-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1780,51 +1780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Online Stochastic Algorithm for a Dynamic Nurse Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1884,51 +1884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rotation-based branch-and-price approach for the nurse scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2001,51 +2001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent shortest path with discounted waits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74 (3), pp.287-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3345,77 +3345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization problems in graphs with locational uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 - 23e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3440,51 +3440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-averse optimisation for the marine reserve site selection: chance constraint by sampling approximation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,51 +4672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Omer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2023.0019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830810v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse N Arslan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulin Yan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12532-023-00251-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097679v5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rougier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ojmo.33" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.11175" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414078v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brunel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gicquel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.06.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519381v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09862-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331166v5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2023.1276" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2020.1775615" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Pierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2023-006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04126-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509522v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mucherino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ojmo.8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022618v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21994" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025298v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Migot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-22-1-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S Gon&#231;alves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-017-1207-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1302-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rosat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.09.027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545421v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12532-019-00172-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836007v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21885" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355566v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1241-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01353974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lehouillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soumis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaulniers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.07.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01353978v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ilies Nasri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2016.0714" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01353970v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.07.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099645v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.12.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Towhidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2015.03.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099614v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.03.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2434942" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raymond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2015.0656" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2257758" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04024020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976852v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Bellay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cieslik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595364v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595256v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Bihannic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Loison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595313v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998973v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18161-5_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Romagny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01061241v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Omer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.11175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097679v5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rougier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ojmo.33" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414078v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brunel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gicquel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.06.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2023.0019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830810v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse N Arslan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulin Yan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12532-023-00251-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519381v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09862-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331166v5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2023.1276" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2020.1775615" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Pierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2023-006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04126-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509522v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mucherino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ojmo.8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022618v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21994" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025298v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Migot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-22-1-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S Gon&#231;alves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-017-1207-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1302-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rosat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.09.027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545421v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12532-019-00172-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836007v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21885" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355566v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1241-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01353974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lehouillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soumis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaulniers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.07.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01353978v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ilies Nasri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2016.0714" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-01353970v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.07.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099645v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.12.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Towhidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2015.03.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099614v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.03.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2434942" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raymond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2015.0656" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2257758" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04024020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976852v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Bellay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cieslik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595364v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595256v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Bihannic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Loison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595313v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998973v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18161-5_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Romagny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01061241v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>