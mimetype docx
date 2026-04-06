--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -160,508 +160,508 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between rat decompression sickness resistance, transthyretin single nucleotide polymorphism, and expression: A pilot study</w:t>
+                <w:t xml:space="preserve">Gene expression of Decompression Sickness-resistant rats through a miRnome/transcriptome crossed approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Orsat</w:t>
+                <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guernec</w:t>
+                <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Maréchal</w:t>
+                <w:t xml:space="preserve">Jérémy Orsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pichereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Guerrero</w:t>
+                <w:t xml:space="preserve">François Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.16160⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06963-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667566v1</w:t>
+                <w:t xml:space="preserve">hal-04767211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression of Decompression Sickness-resistant rats through a miRnome/transcriptome crossed approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between rat decompression sickness resistance, transthyretin single nucleotide polymorphism, and expression: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Orsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
+                <w:t xml:space="preserve">A. Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Guernec</w:t>
+                <w:t xml:space="preserve">C. Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Orsat</w:t>
+                <w:t xml:space="preserve">V. Pichereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guerrero</w:t>
+                <w:t xml:space="preserve">F. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7, </w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06963-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14814/phy2.16160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767211v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary Effects of One Week of Repeated Recreational Closed-Circuit Rebreather Dives in Cold Water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Blood pressure in rats selectively bred for their resistance to decompression sickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Orsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan L’her</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina59010081⟩</w:t>
+              <w:t xml:space="preserve">Diving and hyperbaric medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (2), pp.119-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28920/dhm52.2.119-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455282v1</w:t>
+                <w:t xml:space="preserve">hal-04077998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood pressure in rats selectively bred for their resistance to decompression sickness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pulmonary Effects of One Week of Repeated Recreational Closed-Circuit Rebreather Dives in Cold Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Balestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Orsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Guerrero</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan L’her</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diving and hyperbaric medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 52 (2), pp.119-125. </w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.28920/dhm52.2.119-125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/medicina59010081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077998v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -673,329 +673,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hyperbaric stress on rat leukocytes and platelets according to sex and decompression sickness susceptibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Do the different helium-based breathing mixtures properties impact physiological responses after a single deep closed-circuit rebreather dive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Orsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mandin</w:t>
+                <w:t xml:space="preserve">Rhiannon Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Marec</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Agnès Giroux-Metges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th annual meeting of European Underwater and Baromedical Society (EUBS), Brest (France)</w:t>
+              <w:t xml:space="preserve">48th annual meeting of European Underwater and Baromedical Society (EUBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996867v1</w:t>
+                <w:t xml:space="preserve">hal-05064260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the different helium-based breathing mixtures properties impact physiological responses after a single deep closed-circuit rebreather dive?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of hyperbaric stress on rat leukocytes and platelets according to sex and decompression sickness susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Orsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhiannon Brenner</w:t>
+                <w:t xml:space="preserve">Nadège Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Giroux-Metges</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th annual meeting of European Underwater and Baromedical Society (EUBS)</w:t>
+              <w:t xml:space="preserve">48th annual meeting of European Underwater and Baromedical Society (EUBS), Brest (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064260v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloodstream air microbubbles and decompression sickness resistance in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Orsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th annual meeting of European Underwater and Baromedical Society (EUBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1052,103 +1052,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hyperbaric stress on rat leukocytes and platelets: the impact on decompression sickness susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Orsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th annual meeting of European Underwater and Baromedical Society (EUBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1263,51 +1263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3F6D9AC"/>
+    <w:nsid w:val="222BC58B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1494,51 +1494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-orsat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9025-3797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04667566v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orsat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guernec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pichereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerrero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.16160" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04767211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guernec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Orsat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06963-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Balestra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan L&#8217;her" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59010081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04077998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm52.2.119-125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mandin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05064260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Brenner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Giroux-Metges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-orsat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9025-3797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04767211v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guernec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Orsat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06963-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04667566v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orsat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guernec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pichereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerrero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.16160" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04077998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm52.2.119-125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Balestra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan L&#8217;her" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59010081" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05064260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Brenner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Giroux-Metges" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mandin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pochard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>