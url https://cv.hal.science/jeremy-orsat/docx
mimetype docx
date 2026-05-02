--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1263,51 +1263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="222BC58B"/>
+    <w:nsid w:val="76DEED69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>