--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -160,330 +160,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression of Decompression Sickness-resistant rats through a miRnome/transcriptome crossed approach</w:t>
+                <w:t xml:space="preserve">Association between rat decompression sickness resistance, transthyretin single nucleotide polymorphism, and expression: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
+                <w:t xml:space="preserve">J. Orsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Guernec</w:t>
+                <w:t xml:space="preserve">A. Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Orsat</w:t>
+                <w:t xml:space="preserve">C. Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guerrero</w:t>
+                <w:t xml:space="preserve">V. Pichereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06963-3⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.16160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767211v1</w:t>
+                <w:t xml:space="preserve">hal-04667566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between rat decompression sickness resistance, transthyretin single nucleotide polymorphism, and expression: A pilot study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene expression of Decompression Sickness-resistant rats through a miRnome/transcriptome crossed approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guernec</w:t>
+                <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Maréchal</w:t>
+                <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pichereau</w:t>
+                <w:t xml:space="preserve">Jérémy Orsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guerrero</w:t>
+                <w:t xml:space="preserve">François Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (14), </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14814/phy2.16160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06963-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667566v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood pressure in rats selectively bred for their resistance to decompression sickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Orsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diving and hyperbaric medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52 (2), pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -543,64 +543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Orsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan L’her</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -673,329 +673,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the different helium-based breathing mixtures properties impact physiological responses after a single deep closed-circuit rebreather dive?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of hyperbaric stress on rat leukocytes and platelets according to sex and decompression sickness susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Orsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhiannon Brenner</w:t>
+                <w:t xml:space="preserve">Michel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Giroux-Metges</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadège Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th annual meeting of European Underwater and Baromedical Society (EUBS)</w:t>
+              <w:t xml:space="preserve">48th annual meeting of European Underwater and Baromedical Society (EUBS), Brest (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064260v1</w:t>
+                <w:t xml:space="preserve">hal-04996867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hyperbaric stress on rat leukocytes and platelets according to sex and decompression sickness susceptibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Do the different helium-based breathing mixtures properties impact physiological responses after a single deep closed-circuit rebreather dive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Orsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Mandin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Marec</w:t>
+                <w:t xml:space="preserve">Rhiannon Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pochard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Agnès Giroux-Metges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th annual meeting of European Underwater and Baromedical Society (EUBS), Brest (France)</w:t>
+              <w:t xml:space="preserve">48th annual meeting of European Underwater and Baromedical Society (EUBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996867v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloodstream air microbubbles and decompression sickness resistance in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Orsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th annual meeting of European Underwater and Baromedical Society (EUBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1052,103 +1052,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hyperbaric stress on rat leukocytes and platelets: the impact on decompression sickness susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Orsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th annual meeting of European Underwater and Baromedical Society (EUBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1263,51 +1263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76DEED69"/>
+    <w:nsid w:val="114A04FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1494,51 +1494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-orsat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9025-3797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04767211v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guernec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Orsat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06963-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04667566v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orsat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guernec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pichereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerrero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.16160" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04077998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm52.2.119-125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Balestra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan L&#8217;her" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59010081" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05064260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Brenner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Giroux-Metges" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mandin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pochard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-orsat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9025-3797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04667566v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orsat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guernec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pichereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerrero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.16160" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04767211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guernec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Orsat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06963-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04077998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm52.2.119-125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Balestra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan L&#8217;her" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59010081" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mandin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05064260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Brenner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Giroux-Metges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>