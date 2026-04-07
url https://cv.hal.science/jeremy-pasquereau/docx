--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -237,234 +237,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French polar response particles and neg movement</w:t>
+                <w:t xml:space="preserve">Using semantics to probe paradigm structure: The case of multiple event marking in Seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Language Semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lingue e Linguaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219124v1</w:t>
+                <w:t xml:space="preserve">hal-03039285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using semantics to probe paradigm structure: The case of multiple event marking in Seri</w:t>
+                <w:t xml:space="preserve">French polar response particles and neg movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingue e Linguaggio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Language Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4), pp.255-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11050-020-09164-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039285v1</w:t>
+                <w:t xml:space="preserve">hal-03219124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar response particles in French as remnants of ellipsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa: a journal of general linguistics (2016-2021)</w:t>
+              <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5334/gjgl.1064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
@@ -585,407 +585,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number-conditioned verb suppletion in Georgian?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The &amp;quot;inner&amp;quot; syntax of nominalizations in Svan and Georgian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Mcginnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makharoblidze, Tamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketevan Margiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Nash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Nash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Number agreement (mis)matches and their potential interpretive effects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">SCCC-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525933v1</w:t>
+                <w:t xml:space="preserve">hal-05525899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntactic agreement in Chechen and Ingush is semantic in Tsova-Tush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Wichers Schreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caleb Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theis Greve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CaucLing2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;inner&amp;quot; syntax of nominalizations in Svan and Georgian</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Number-conditioned verb suppletion in Georgian?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Nash</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCCC-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Number agreement (mis)matches and their potential interpretive effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525899v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From syntactic to semantic plurality: insights from Nakh languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Wichers Schreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caleb Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theis Greve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCCC-4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1004,269 +1004,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The syntax of nominalizations in Svan and Georgian</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The &amp;quot;inner&amp;quot; syntax of nominalizations in Svan and Georgian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Mcginnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makharoblidze, Tamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketevan Margiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Nash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RALFe2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Jenom11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525870v1</w:t>
+                <w:t xml:space="preserve">hal-05525890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;inner&amp;quot; syntax of nominalizations in Svan and Georgian</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The syntax of nominalizations in Svan and Georgian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Mcginnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makharoblidze, Tamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketevan Margiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Nash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jenom11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
+              <w:t xml:space="preserve">RALFe2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525890v1</w:t>
+                <w:t xml:space="preserve">hal-05525870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalar Morphology: how linguistic complexity can become redundant, yet be actively maintained by analogy</w:t>
               </w:r>
@@ -1764,424 +1764,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the syntax and semantics of -etz in Souletin Basque</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imperfective tenses in Karata (Nakh-Daghestanian)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du projet "Patrimoine Régional Linguistique (PaRL)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Guilliot, Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IMMOCAL workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Authier, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356590v1</w:t>
+                <w:t xml:space="preserve">hal-04356637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfective tenses in Karata (Nakh-Daghestanian)</w:t>
+                <w:t xml:space="preserve">Scalar plurality, a rare type of morphology-semantics mapping (based on work with Robert Henderson)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMMOCAL workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gilles Authier, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">TripleA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Potsdam (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356637v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalar plurality, a rare type of morphology-semantics mapping (based on work with Robert Henderson)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the syntax and semantics of -etz in Souletin Basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irantzu Epelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Etxepare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TripleA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Potsdam (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Atelier du projet "Patrimoine Régional Linguistique (PaRL)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Guilliot, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356614v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How analogical change can perpetuate a typologically rare morphological system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributive numerals in Seri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew Baerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 meeting of the Indo-European Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Koln, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on distributive numerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7023 - SFL CNRS &amp; U. Paris 8); UMR 6310 - LLING, CNRS/U. de Nantes, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356656v1</w:t>
+                <w:t xml:space="preserve">hal-04356676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributive numerals in Seri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How analogical change can perpetuate a typologically rare morphological system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Sims-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Baerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on distributive numerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7023 - SFL CNRS &amp; U. Paris 8); UMR 6310 - LLING, CNRS/U. de Nantes, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">2023 meeting of the Indo-European Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Koln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356676v1</w:t>
+                <w:t xml:space="preserve">hal-04356656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduplication across categories: a first look at numerals and verbs in Karata.</w:t>
               </w:r>
@@ -2236,51 +2236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple event marking in the Seri verbal paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2331,51 +2331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralidad verbal y nominal en las lenguas de las Américas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Baerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn O'Meara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2439,51 +2439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosing pluractionality: the view from Seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2521,51 +2521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event plurality in Seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,51 +2616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralidad de eventos y morfología verbal del seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3042,51 +3042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two types of event plurality in Seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SULA11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3189,51 +3189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event plurality in Seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,51 +3544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04294749v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Frazier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/synt.12260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11050-020-09164-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039285v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1064" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2018.0066" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nash" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Wichers Schreur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Gordon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theis Greve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Mcginnis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makharoblidze, Tamar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Margiani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Sims-Williams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baerman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henderson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04860107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04860104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irantzu Epelde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Etxepare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356676v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn O'Meara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlett, Stephen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rllt.13.16pas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18148/sub/2020.v24i2.890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashidat Khalidova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/plsa.v2i0.4081" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04294749v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Frazier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/synt.12260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039285v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11050-020-09164-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1064" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2018.0066" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Mcginnis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makharoblidze, Tamar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Margiani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nash" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Wichers Schreur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Gordon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theis Greve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Sims-Williams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baerman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henderson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04860107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04860104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irantzu Epelde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Etxepare" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn O'Meara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlett, Stephen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rllt.13.16pas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18148/sub/2020.v24i2.890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashidat Khalidova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/plsa.v2i0.4081" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>