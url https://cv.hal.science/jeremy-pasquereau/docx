--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -585,299 +585,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;inner&amp;quot; syntax of nominalizations in Svan and Georgian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntactic agreement in Chechen and Ingush is semantic in Tsova-Tush</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Mcginnis</w:t>
+                <w:t xml:space="preserve">Jesse Wichers Schreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makharoblidze, Tamar</w:t>
+                <w:t xml:space="preserve">Caleb Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketevan Margiani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
+                <w:t xml:space="preserve">Theis Greve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCCC-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">CaucLing2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525899v1</w:t>
+                <w:t xml:space="preserve">hal-05525880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntactic agreement in Chechen and Ingush is semantic in Tsova-Tush</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The &amp;quot;inner&amp;quot; syntax of nominalizations in Svan and Georgian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Mcginnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makharoblidze, Tamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketevan Margiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Nash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Theis Greve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CaucLing2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">SCCC-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525880v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number-conditioned verb suppletion in Georgian?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Nash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Number agreement (mis)matches and their potential interpretive effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -915,77 +915,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From syntactic to semantic plurality: insights from Nakh languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Wichers Schreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caleb Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theis Greve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCCC-4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1010,90 +1010,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;inner&amp;quot; syntax of nominalizations in Svan and Georgian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Mcginnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makharoblidze, Tamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketevan Margiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Nash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1131,90 +1131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The syntax of nominalizations in Svan and Georgian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Mcginnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makharoblidze, Tamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketevan Margiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Nash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1764,424 +1764,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfective tenses in Karata (Nakh-Daghestanian)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the syntax and semantics of -etz in Souletin Basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irantzu Epelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Etxepare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMMOCAL workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gilles Authier, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier du projet "Patrimoine Régional Linguistique (PaRL)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Guilliot, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356637v1</w:t>
+                <w:t xml:space="preserve">hal-04356590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalar plurality, a rare type of morphology-semantics mapping (based on work with Robert Henderson)</w:t>
+                <w:t xml:space="preserve">Imperfective tenses in Karata (Nakh-Daghestanian)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TripleA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Potsdam (Germany), Germany</w:t>
+              <w:t xml:space="preserve">IMMOCAL workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Authier, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356614v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the syntax and semantics of -etz in Souletin Basque</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalar plurality, a rare type of morphology-semantics mapping (based on work with Robert Henderson)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du projet "Patrimoine Régional Linguistique (PaRL)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Guilliot, Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">TripleA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Potsdam (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356590v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributive numerals in Seri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How analogical change can perpetuate a typologically rare morphological system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Sims-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Baerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on distributive numerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7023 - SFL CNRS &amp; U. Paris 8); UMR 6310 - LLING, CNRS/U. de Nantes, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">2023 meeting of the Indo-European Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Koln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356676v1</w:t>
+                <w:t xml:space="preserve">hal-04356656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How analogical change can perpetuate a typologically rare morphological system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributive numerals in Seri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew Baerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 meeting of the Indo-European Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Koln, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on distributive numerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7023 - SFL CNRS &amp; U. Paris 8); UMR 6310 - LLING, CNRS/U. de Nantes, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356656v1</w:t>
+                <w:t xml:space="preserve">hal-04356676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduplication across categories: a first look at numerals and verbs in Karata.</w:t>
               </w:r>
@@ -3544,51 +3544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04294749v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Frazier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/synt.12260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039285v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11050-020-09164-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1064" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2018.0066" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Mcginnis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makharoblidze, Tamar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Margiani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nash" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Wichers Schreur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Gordon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theis Greve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Sims-Williams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baerman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henderson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04860107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04860104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irantzu Epelde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Etxepare" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn O'Meara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlett, Stephen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rllt.13.16pas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18148/sub/2020.v24i2.890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashidat Khalidova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/plsa.v2i0.4081" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04294749v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Frazier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/synt.12260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039285v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11050-020-09164-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1064" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2018.0066" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Wichers Schreur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Gordon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theis Greve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Mcginnis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makharoblidze, Tamar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Margiani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nash" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Sims-Williams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baerman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henderson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04860107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04860104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irantzu Epelde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Etxepare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356676v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn O'Meara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlett, Stephen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rllt.13.16pas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18148/sub/2020.v24i2.890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashidat Khalidova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/plsa.v2i0.4081" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>