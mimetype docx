--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -551,1335 +551,1335 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntactic agreement in Chechen and Ingush is semantic in Tsova-Tush</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D’une langue à l’autre Voyage au coeur des transformations linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Michaud-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Donazzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Theis Greve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CaucLing2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Nuit Blanche des Chercheur.e.s 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Feb 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525880v1</w:t>
+                <w:t xml:space="preserve">hal-05626401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;inner&amp;quot; syntax of nominalizations in Svan and Georgian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Mcginnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Mcginnis</w:t>
+                <w:t xml:space="preserve">Makharoblidze, Tamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makharoblidze, Tamar</w:t>
+                <w:t xml:space="preserve">Ketevan Margiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Nash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCCC-4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number-conditioned verb suppletion in Georgian?</w:t>
+                <w:t xml:space="preserve">Syntactic agreement in Chechen and Ingush is semantic in Tsova-Tush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Nash</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Wichers Schreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caleb Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theis Greve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Number agreement (mis)matches and their potential interpretive effects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">CaucLing2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525933v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From syntactic to semantic plurality: insights from Nakh languages</w:t>
+                <w:t xml:space="preserve">Number-conditioned verb suppletion in Georgian?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Theis Greve</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Nash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCCC-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Number agreement (mis)matches and their potential interpretive effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525904v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;inner&amp;quot; syntax of nominalizations in Svan and Georgian</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From syntactic to semantic plurality: insights from Nakh languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Wichers Schreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caleb Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theis Greve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jenom11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
+              <w:t xml:space="preserve">SCCC-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525890v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The syntax of nominalizations in Svan and Georgian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The &amp;quot;inner&amp;quot; syntax of nominalizations in Svan and Georgian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Mcginnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Mcginnis</w:t>
+                <w:t xml:space="preserve">Makharoblidze, Tamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makharoblidze, Tamar</w:t>
+                <w:t xml:space="preserve">Ketevan Margiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Nash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RALFe2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Jenom11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525870v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalar Morphology: how linguistic complexity can become redundant, yet be actively maintained by analogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Sims-Williams</w:t>
+                <w:t xml:space="preserve">The syntax of nominalizations in Svan and Georgian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Mcginnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makharoblidze, Tamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketevan Margiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Nash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew Baerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolang</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Maddison, United States</w:t>
+              <w:t xml:space="preserve">RALFe2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859989v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralia tantum nouns in Seri: constraints on uninterpreted plurals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalar Morphology: how linguistic complexity can become redundant, yet be actively maintained by analogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Sims-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Baerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syntactic Expletives and (non-)compositionality workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jesse Tseng, May 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Evolang</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Maddison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859982v1</w:t>
+                <w:t xml:space="preserve">hal-04859989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralia tantum nouns in Seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Study of Indigenous Languages of the Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradigmatic complexity as diachronic layering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pluralia tantum nouns in Seri: constraints on uninterpreted plurals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew Baerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LLCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Syntactic Expletives and (non-)compositionality workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jesse Tseng, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859993v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mass-count distinction in Seri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paradigmatic complexity as diachronic layering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Sims-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Henderson</w:t>
+                <w:t xml:space="preserve">Matthew Baerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">LLCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860107v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature reinterpretation as a source of morphomes: the case of scalar morphology in Seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Sims-Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Baerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMM21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the syntax and semantics of -etz in Souletin Basque</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mass-count distinction in Seri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Henderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du projet "Patrimoine Régional Linguistique (PaRL)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Guilliot, Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SLE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356590v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfective tenses in Karata (Nakh-Daghestanian)</w:t>
               </w:r>
@@ -1997,839 +1997,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How analogical change can perpetuate a typologically rare morphological system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Sims-Williams</w:t>
+                <w:t xml:space="preserve">On the syntax and semantics of -etz in Souletin Basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irantzu Epelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Etxepare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew Baerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 meeting of the Indo-European Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Koln, Germany</w:t>
+              <w:t xml:space="preserve">Atelier du projet "Patrimoine Régional Linguistique (PaRL)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Guilliot, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356656v1</w:t>
+                <w:t xml:space="preserve">hal-04356590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributive numerals in Seri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How analogical change can perpetuate a typologically rare morphological system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Sims-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Baerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on distributive numerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7023 - SFL CNRS &amp; U. Paris 8); UMR 6310 - LLING, CNRS/U. de Nantes, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">2023 meeting of the Indo-European Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Koln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356676v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduplication across categories: a first look at numerals and verbs in Karata.</w:t>
+                <w:t xml:space="preserve">Distributive numerals in Seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South Caucasian Chalk Circle 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Tbilisi, Georgia, Georgia</w:t>
+              <w:t xml:space="preserve">Workshop on distributive numerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7023 - SFL CNRS &amp; U. Paris 8); UMR 6310 - LLING, CNRS/U. de Nantes, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356663v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple event marking in the Seri verbal paradigm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduplication across categories: a first look at numerals and verbs in Karata.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Morphology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">South Caucasian Chalk Circle 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tbilisi, Georgia, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02420420v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralidad verbal y nominal en las lenguas de las Américas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple event marking in the Seri verbal paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlett, Stephen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pluralidad verbal y nominal en las lenguas de las Américas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Mexico City, México</w:t>
+              <w:t xml:space="preserve">International Symposium of Morphology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02420429v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02420420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing pluractionality: the view from Seri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pluralidad verbal y nominal en las lenguas de las Américas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Baerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn O'Meara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlett, Stephen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Meeting of the Societas Linguistica Europaea- WS Tense, aspect and mood categories across languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Pluralidad verbal y nominal en las lenguas de las Américas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Mexico City, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02420421v1</w:t>
+                <w:t xml:space="preserve">halshs-02420429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event plurality in Seri</w:t>
+                <w:t xml:space="preserve">Diagnosing pluractionality: the view from Seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carolyn O'Meara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantics of Under-Represented Languages in the Americas (SULA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">52nd Annual Meeting of the Societas Linguistica Europaea- WS Tense, aspect and mood categories across languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904424v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02420421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralidad de eventos y morfología verbal del seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn O'Meara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII Coloquio de Lingüística en la Escuela Nacional de Antrophología e Historia (ENAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Ciudad de México, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event plurality in Seri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn O'Meara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semantics of Under-Represented Languages in the Americas (SULA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For an overt movement analysis of comparison at a distance in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romance Languages and Linguistic Theory 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-278, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/rllt.13.16pas⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2839,91 +2934,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty glossed and translated texts in Karata (Karata village variety, Nakh-Daghestanian)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2933,133 +3028,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of TripleA 11 - Fieldwork Perspectives on the Semantics of African, Asian and Austronesian Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TripleA11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France. Laboratoire de Linguistique de Nantes (UMR 6310, CNRS &amp; Nantes Université)., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two types of event plurality in Seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3075,329 +3170,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SULA11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverbial responses to quantified utterances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sinn und Bedeutung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24 (2), pp.127-144, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18148/sub/2020.v24i2.890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event plurality in Seri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn O'Meara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SULA10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-16, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary investigation of the formation of constituent questions in Karata (Nakh-Daghestanian)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashidat Khalidova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LSA annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Linguistic Society of America, pp.50, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3765/plsa.v2i0.4081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3544,51 +3639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04294749v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Frazier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/synt.12260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039285v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11050-020-09164-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1064" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2018.0066" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Wichers Schreur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Gordon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theis Greve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Mcginnis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makharoblidze, Tamar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Margiani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nash" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Sims-Williams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baerman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henderson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04860107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04860104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irantzu Epelde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Etxepare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356676v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn O'Meara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlett, Stephen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rllt.13.16pas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18148/sub/2020.v24i2.890" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashidat Khalidova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/plsa.v2i0.4081" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04294749v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Frazier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/synt.12260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039285v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11050-020-09164-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1064" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2018.0066" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Michaud-Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Donazzan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Mcginnis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makharoblidze, Tamar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketevan Margiani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nash" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Wichers Schreur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Gordon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theis Greve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525890v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Sims-Williams" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baerman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henderson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04860104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04860107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irantzu Epelde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Etxepare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn O'Meara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlett, Stephen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904424v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rllt.13.16pas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gonzalez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18148/sub/2020.v24i2.890" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219161v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashidat Khalidova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/plsa.v2i0.4081" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>