--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Picot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre présence et distance sous contrainte, quelle perception par les étudiants des ressources pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.6547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance à l’heure des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’infodémie entre information et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3-4), pp.9-15. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.2021.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le vote FN côtoie l’abstention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids du genre dans l’expérience étudiante et l’accès à l’emploi. L’exemple des sortants de l’université de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'égalité entre les filles et les garçons, entre les femmes et les hommes, dans le système éducatif, 4 (99), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/halshs-02199842v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à l’oubli pour les malades de cancers : un risque relatif pour les assurances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insurance and Risk Management -Montreal-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (3-4), pp.153-163. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1043360ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decomposition of strategy-proof random social choice functions on dichotomous domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Gaurav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunava Sen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids de la vocation et du contexte dans l'activité d'enseignement des universitaires. L'exemple de trois universités du Grand Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.111-124. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.060.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extreme point characterization of random strategy-proof social choice functions: The two alternative case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunava Sen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115 (1), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2011.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random aggregation without the Pareto principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10058-011-0111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareto violations of parliamentary voting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Mbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (2), pp.331-358. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-006-0184-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la conférence inaugurale donnée par Thierry Libaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle d’ORBICOM 2025 sur le thème Communication, intelligence artificielle, remédiation, éthique et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et résilience : une approche participative pour gérer les risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inaugural de l’Institut Thématique Interdisciplinaire (ITI) Langage, inclusion, remédiation, interculturalité et communication (LIRIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la table ronde « communication environnementale 2 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle d’ORBICOM 2025 sur le thème Communication, intelligence artificielle, remédiation, éthique et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la table ronde “IA, enseignement supérieur et recherche scientifique : entre innovation, éthique et durabilité”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle d’ORBICOM 2025 sur le thème Communication, intelligence artificielle, remédiation, éthique et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle : progrès social ou bombe écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontre des plateformes scientifiques de recherche et de services CoRTEcS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole scientifique et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de la presse Strasbourg Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenwhat ? L'évolution de la publicité automobile à l'ère du développement soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension environnementale de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des territoires et communication au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectivation de la communication politique et optimisation de la résilience environnementale face aux risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques dans les sociétés contemporaines : les contextes, les acteurs, Les expériences, les stratégies de confrontation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : De l'information à l'infodémie en temps de crise sanitaire mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRSH, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 : entre noticias y bulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international : Crise sanitaire et crise de communication à l'ère du Covid-19 (ORBICOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 : Entre info et infox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international ORBICOM 2021. Crise sanitaire et crise de la communication à l’ère Covid19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias sociaux et infox en situation de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso y reunión internacional de Orbicom : Crisis sanitaria y crisis de la comunicación en la era Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORBICOM, Nov 2021, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté d’expression permet-elle d’améliorer le bien-être ? Une étude transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Rencontre du réseau ORBICOM des chaires UNESCO en information communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à l’oubli pour les malades de cancers : un risque relatif pour les assurances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés national de la recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie Sociale et Solidaire et Réseaux sociaux Numériques : Quels liens Entretiennent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Université européenne du volontariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random aggregation without the Pareto principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Sciences Économiques (AFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random aggregation without the Pareto principl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis du CREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threats, Counter-Threats and Candidacy Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Meeting of The Society for Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, New Delhi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquence du viol du critère de Pareto pour quatre procédures de vote binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis du CREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pareto efficiency of some Parliamentary and Committee Voting Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Meeting of The Society for Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Istanboul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pareto efficiency of some Parliamentary and Committee Voting Procedures. Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic, Game and Social Choice IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquence du viol du critère de Pareto pour quatre procédures de vote binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes journées du Séminaire d’Études et de Statistiques Appliquées à la Modélisation en Économie (S.E.S.A.M.E.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infodémie entre information et désinformation [Gratuit ] Philippe VIALLON, Cécile DOLBEAU-BANDIN, Jérémy PICOT Vol.17 n°3-4 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the Health Crisis on Social Media by Hoteliers in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Andrade; Moisés de Lemos Martins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Urban Tourism, Viral Society, and the Impact of the COVID-19 Pandemic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.284-296, 2022, 9781668433690. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-6684-3369-0.ch014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the Health Crisis on social media by Hoteliers in Europe, In Handbook of Research on Urban Tourism, Viral Society, and the Impact of the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picot Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Urban Tourism, Viral Society, and the Impact of the COVID-19 Pandemic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapiter 14, Éditions IGI Global, p. 284-297,, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias sociaux et infox en situation de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Thomson Reuters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences mondiales de recherche et d’innovation pédagogique sur la communication en temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la liberté d’expression permet-il d’être plus heureux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liberté d’expression à l’heure du numérique. Entre infox et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-91636-20-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur : une profession, de multiples métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information : besoins et usages. Actes du colloque Thémat'IC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakenews et vérités partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID 19: ENTRE INFO ET INFOX Philippe Viallon, Cécile Dolbeau-Bandin & Jérémy Picot, P ; 51-52, in crisis sanitaria y crisis de la comunicación en la era Covid-19”Libro de actas del Congreso ORBICOM 2021, Madrid,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">crisis sanitaria y crisis de la comunicación en la era Covid-19”Libro de actas del Congreso ORBICOM 2021, Madrid,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère de Pareto et rationalité individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Picot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance à l’heure des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’infodémie entre information et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3-4), pp.9-15. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.2021.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre présence et distance sous contrainte, quelle perception par les étudiants des ressources pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.6547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le vote FN côtoie l’abstention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids du genre dans l’expérience étudiante et l’accès à l’emploi. L’exemple des sortants de l’université de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'égalité entre les filles et les garçons, entre les femmes et les hommes, dans le système éducatif, 4 (99), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/halshs-02199842v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à l’oubli pour les malades de cancers : un risque relatif pour les assurances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insurance and Risk Management -Montreal-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (3-4), pp.153-163. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1043360ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids de la vocation et du contexte dans l'activité d'enseignement des universitaires. L'exemple de trois universités du Grand Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.111-124. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.060.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decomposition of strategy-proof random social choice functions on dichotomous domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Gaurav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunava Sen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extreme point characterization of random strategy-proof social choice functions: The two alternative case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunava Sen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115 (1), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2011.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random aggregation without the Pareto principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10058-011-0111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareto violations of parliamentary voting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Mbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (2), pp.331-358. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-006-0184-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle : progrès social ou bombe écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontre des plateformes scientifiques de recherche et de services CoRTEcS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et résilience : une approche participative pour gérer les risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inaugural de l’Institut Thématique Interdisciplinaire (ITI) Langage, inclusion, remédiation, interculturalité et communication (LIRIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, enseignement supérieur et recherche scientifique : entre innovation, éthique et durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle d’ORBICOM 2025 sur le thème Communication, intelligence artificielle, remédiation, éthique et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole scientifique et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de la presse Strasbourg Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modération de la conférence inaugurale donnée par Thierry Libaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle d’ORBICOM 2025 sur le thème Communication, intelligence artificielle, remédiation, éthique et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenwhat ? L'évolution de la publicité automobile à l'ère du développement soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension environnementale de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des territoires et communication au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectivation de la communication politique et optimisation de la résilience environnementale face aux risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques dans les sociétés contemporaines : les contextes, les acteurs, Les expériences, les stratégies de confrontation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 : Entre info et infox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international ORBICOM 2021. Crise sanitaire et crise de la communication à l’ère Covid19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 : entre noticias y bulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international : Crise sanitaire et crise de communication à l'ère du Covid-19 (ORBICOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias sociaux et infox en situation de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso y reunión internacional de Orbicom : Crisis sanitaria y crisis de la comunicación en la era Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORBICOM, Nov 2021, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : De l'information à l'infodémie en temps de crise sanitaire mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRSH, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté d’expression permet-elle d’améliorer le bien-être ? Une étude transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Rencontre du réseau ORBICOM des chaires UNESCO en information communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à l’oubli pour les malades de cancers : un risque relatif pour les assurances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés national de la recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie Sociale et Solidaire et Réseaux sociaux Numériques : Quels liens Entretiennent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Université européenne du volontariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random aggregation without the Pareto principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Sciences Économiques (AFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random aggregation without the Pareto principl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis du CREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threats, Counter-Threats and Candidacy Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Meeting of The Society for Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, New Delhi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquence du viol du critère de Pareto pour quatre procédures de vote binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis du CREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pareto efficiency of some Parliamentary and Committee Voting Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Meeting of The Society for Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Istanboul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pareto efficiency of some Parliamentary and Committee Voting Procedures. Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic, Game and Social Choice IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquence du viol du critère de Pareto pour quatre procédures de vote binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes journées du Séminaire d’Études et de Statistiques Appliquées à la Modélisation en Économie (S.E.S.A.M.E.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infodémie entre information et désinformation [Gratuit ] Philippe VIALLON, Cécile DOLBEAU-BANDIN, Jérémy PICOT Vol.17 n°3-4 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias sociaux et infox en situation de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Thomson Reuters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences mondiales de recherche et d’innovation pédagogique sur la communication en temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the Health Crisis on Social Media by Hoteliers in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Andrade; Moisés de Lemos Martins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Urban Tourism, Viral Society, and the Impact of the COVID-19 Pandemic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.284-296, 2022, 9781668433690. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-6684-3369-0.ch014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la liberté d’expression permet-il d’être plus heureux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liberté d’expression à l’heure du numérique. Entre infox et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-91636-20-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur : une profession, de multiples métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information : besoins et usages. Actes du colloque Thémat'IC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID 19: ENTRE INFO ET INFOX Philippe Viallon, Cécile Dolbeau-Bandin & Jérémy Picot, P ; 51-52, in crisis sanitaria y crisis de la comunicación en la era Covid-19”Libro de actas del Congreso ORBICOM 2021, Madrid,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">crisis sanitaria y crisis de la comunicación en la era Covid-19”Libro de actas del Congreso ORBICOM 2021, Madrid,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakenews et vérités partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère de Pareto et rationalité individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445365v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6547" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viallon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2021.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199842v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bol&#233;guin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02199842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043360ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167192v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Gaurav" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunava Sen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2017.03.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.060.0111" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2011.11.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQN6RMT3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876386v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10058-011-0111-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RW2NRS2Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Mbih" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issofa Moyouwou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-006-0184-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7FWV9PP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356037v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356027v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876583v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622102v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04359793v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696134v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03789574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Krebs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-3369-0.ch014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picot J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627295v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viallon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2021.010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kennel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6547" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199842v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bol&#233;guin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-02199842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043360ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.060.0111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Gaurav" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunava Sen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2017.03.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2011.11.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQN6RMT3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876386v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10058-011-0111-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RW2NRS2Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Mbih" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issofa Moyouwou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-006-0184-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7FWV9PP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356027v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04359793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03789574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Krebs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-3369-0.ch014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>