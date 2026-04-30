--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Picot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance à l’heure des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’infodémie entre information et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3-4), pp.9-15. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.2021.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre présence et distance sous contrainte, quelle perception par les étudiants des ressources pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.6547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le vote FN côtoie l’abstention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids du genre dans l’expérience étudiante et l’accès à l’emploi. L’exemple des sortants de l’université de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'égalité entre les filles et les garçons, entre les femmes et les hommes, dans le système éducatif, 4 (99), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/halshs-02199842v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à l’oubli pour les malades de cancers : un risque relatif pour les assurances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insurance and Risk Management -Montreal-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (3-4), pp.153-163. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1043360ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids de la vocation et du contexte dans l'activité d'enseignement des universitaires. L'exemple de trois universités du Grand Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.111-124. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.060.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decomposition of strategy-proof random social choice functions on dichotomous domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Gaurav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunava Sen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extreme point characterization of random strategy-proof social choice functions: The two alternative case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunava Sen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115 (1), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2011.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random aggregation without the Pareto principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10058-011-0111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareto violations of parliamentary voting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Mbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (2), pp.331-358. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-006-0184-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle : progrès social ou bombe écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontre des plateformes scientifiques de recherche et de services CoRTEcS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et résilience : une approche participative pour gérer les risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inaugural de l’Institut Thématique Interdisciplinaire (ITI) Langage, inclusion, remédiation, interculturalité et communication (LIRIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, enseignement supérieur et recherche scientifique : entre innovation, éthique et durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle d’ORBICOM 2025 sur le thème Communication, intelligence artificielle, remédiation, éthique et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole scientifique et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de la presse Strasbourg Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modération de la conférence inaugurale donnée par Thierry Libaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle d’ORBICOM 2025 sur le thème Communication, intelligence artificielle, remédiation, éthique et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenwhat ? L'évolution de la publicité automobile à l'ère du développement soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension environnementale de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des territoires et communication au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectivation de la communication politique et optimisation de la résilience environnementale face aux risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques dans les sociétés contemporaines : les contextes, les acteurs, Les expériences, les stratégies de confrontation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 : Entre info et infox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international ORBICOM 2021. Crise sanitaire et crise de la communication à l’ère Covid19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 : entre noticias y bulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international : Crise sanitaire et crise de communication à l'ère du Covid-19 (ORBICOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias sociaux et infox en situation de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso y reunión internacional de Orbicom : Crisis sanitaria y crisis de la comunicación en la era Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORBICOM, Nov 2021, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : De l'information à l'infodémie en temps de crise sanitaire mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRSH, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté d’expression permet-elle d’améliorer le bien-être ? Une étude transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Rencontre du réseau ORBICOM des chaires UNESCO en information communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à l’oubli pour les malades de cancers : un risque relatif pour les assurances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés national de la recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie Sociale et Solidaire et Réseaux sociaux Numériques : Quels liens Entretiennent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Université européenne du volontariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random aggregation without the Pareto principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Sciences Économiques (AFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random aggregation without the Pareto principl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis du CREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threats, Counter-Threats and Candidacy Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Meeting of The Society for Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, New Delhi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquence du viol du critère de Pareto pour quatre procédures de vote binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis du CREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pareto efficiency of some Parliamentary and Committee Voting Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Meeting of The Society for Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Istanboul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pareto efficiency of some Parliamentary and Committee Voting Procedures. Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic, Game and Social Choice IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquence du viol du critère de Pareto pour quatre procédures de vote binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes journées du Séminaire d’Études et de Statistiques Appliquées à la Modélisation en Économie (S.E.S.A.M.E.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infodémie entre information et désinformation [Gratuit ] Philippe VIALLON, Cécile DOLBEAU-BANDIN, Jérémy PICOT Vol.17 n°3-4 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias sociaux et infox en situation de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Thomson Reuters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences mondiales de recherche et d’innovation pédagogique sur la communication en temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the Health Crisis on Social Media by Hoteliers in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Andrade; Moisés de Lemos Martins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Urban Tourism, Viral Society, and the Impact of the COVID-19 Pandemic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.284-296, 2022, 9781668433690. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-6684-3369-0.ch014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la liberté d’expression permet-il d’être plus heureux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liberté d’expression à l’heure du numérique. Entre infox et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-91636-20-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur : une profession, de multiples métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information : besoins et usages. Actes du colloque Thémat'IC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID 19: ENTRE INFO ET INFOX Philippe Viallon, Cécile Dolbeau-Bandin & Jérémy Picot, P ; 51-52, in crisis sanitaria y crisis de la comunicación en la era Covid-19”Libro de actas del Congreso ORBICOM 2021, Madrid,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">crisis sanitaria y crisis de la comunicación en la era Covid-19”Libro de actas del Congreso ORBICOM 2021, Madrid,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakenews et vérités partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère de Pareto et rationalité individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Picot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance à l’heure des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’infodémie entre information et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3-4), pp.9-15. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.2021.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre présence et distance sous contrainte, quelle perception par les étudiants des ressources pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.6547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le vote FN côtoie l’abstention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids du genre dans l’expérience étudiante et l’accès à l’emploi. L’exemple des sortants de l’université de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'égalité entre les filles et les garçons, entre les femmes et les hommes, dans le système éducatif, 4 (99), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/halshs-02199842v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à l’oubli pour les malades de cancers : un risque relatif pour les assurances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insurance and Risk Management -Montreal-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (3-4), pp.153-163. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1043360ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids de la vocation et du contexte dans l'activité d'enseignement des universitaires. L'exemple de trois universités du Grand Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Boléguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.111-124. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.060.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decomposition of strategy-proof random social choice functions on dichotomous domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Gaurav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunava Sen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extreme point characterization of random strategy-proof social choice functions: The two alternative case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arunava Sen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115 (1), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2011.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random aggregation without the Pareto principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10058-011-0111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareto violations of parliamentary voting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Mbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issofa Moyouwou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (2), pp.331-358. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-006-0184-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle : progrès social ou bombe écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontre des plateformes scientifiques de recherche et de services CoRTEcS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et résilience : une approche participative pour gérer les risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inaugural de l’Institut Thématique Interdisciplinaire (ITI) Langage, inclusion, remédiation, interculturalité et communication (LIRIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA, enseignement supérieur et recherche scientifique : entre innovation, éthique et durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle d’ORBICOM 2025 sur le thème Communication, intelligence artificielle, remédiation, éthique et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole scientifique et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de la presse Strasbourg Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modération de la conférence inaugurale donnée par Thierry Libaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle d’ORBICOM 2025 sur le thème Communication, intelligence artificielle, remédiation, éthique et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenwhat ? L'évolution de la publicité automobile à l'ère du développement soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension environnementale de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des territoires et communication au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectivation de la communication politique et optimisation de la résilience environnementale face aux risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques dans les sociétés contemporaines : les contextes, les acteurs, Les expériences, les stratégies de confrontation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 : Entre info et infox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international ORBICOM 2021. Crise sanitaire et crise de la communication à l’ère Covid19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 : entre noticias y bulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international : Crise sanitaire et crise de communication à l'ère du Covid-19 (ORBICOM 2021) = Congreso Internacional : Crisis sanitaria y crisis de la comunicación en la era Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias sociaux et infox en situation de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso y reunión internacional de Orbicom : Crisis sanitaria y crisis de la comunicación en la era Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORBICOM, Nov 2021, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : De l'information à l'infodémie en temps de crise sanitaire mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRSH, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté d’expression permet-elle d’améliorer le bien-être ? Une étude transnationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Rencontre du réseau ORBICOM des chaires UNESCO en information communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à l’oubli pour les malades de cancers : un risque relatif pour les assurances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés national de la recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie Sociale et Solidaire et Réseaux sociaux Numériques : Quels liens Entretiennent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Université européenne du volontariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random aggregation without the Pareto principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Sciences Économiques (AFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random aggregation without the Pareto principl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis du CREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threats, Counter-Threats and Candidacy Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Meeting of The Society for Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, New Delhi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquence du viol du critère de Pareto pour quatre procédures de vote binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis du CREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pareto efficiency of some Parliamentary and Committee Voting Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Meeting of The Society for Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Istanboul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pareto efficiency of some Parliamentary and Committee Voting Procedures. Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic, Game and Social Choice IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquence du viol du critère de Pareto pour quatre procédures de vote binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes journées du Séminaire d’Études et de Statistiques Appliquées à la Modélisation en Économie (S.E.S.A.M.E.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infodémie entre information et désinformation [Gratuit ] Philippe VIALLON, Cécile DOLBEAU-BANDIN, Jérémy PICOT Vol.17 n°3-4 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias sociaux et infox en situation de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Thomson Reuters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences mondiales de recherche et d’innovation pédagogique sur la communication en temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the Health Crisis on Social Media by Hoteliers in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Andrade; Moisés de Lemos Martins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Urban Tourism, Viral Society, and the Impact of the COVID-19 Pandemic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.284-296, 2022, 9781668433690. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-6684-3369-0.ch014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la liberté d’expression permet-il d’être plus heureux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liberté d’expression à l’heure du numérique. Entre infox et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-91636-20-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur : une profession, de multiples métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information : besoins et usages. Actes du colloque Thémat'IC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID 19: ENTRE INFO ET INFOX Philippe Viallon, Cécile Dolbeau-Bandin & Jérémy Picot, P ; 51-52, in crisis sanitaria y crisis de la comunicación en la era Covid-19”Libro de actas del Congreso ORBICOM 2021, Madrid,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">crisis sanitaria y crisis de la comunicación en la era Covid-19”Libro de actas del Congreso ORBICOM 2021, Madrid,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakenews et vérités partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère de Pareto et rationalité individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00448981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>