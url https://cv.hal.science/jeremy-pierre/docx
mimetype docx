--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -106,4679 +106,4667 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’emploi des sportifs : quelles conditions et quelles carrières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invitation à la conférence CEET, Conservatoire national des arts et métiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organiser les jeux olympiques et penser l’après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invitation à la conférence débat sur les JOP organisée par l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OFCE, 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What happens to top-level athletes after their sporting careers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Saraiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport mega-events before and after the 2024 Paris Olympics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la recherche, Sorbonne Nouvelle, 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does the Olympics transform everyday life of Seine-Saint-Denis inhabitants? The first results of a survey conducted at the end of the Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport mega-events before and after the 2024 Paris Olympics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la recherche, Sorbonne Nouvelle, 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les emplois occupés après une formation STAPS en Management du Sport : une réalité contrastée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le quantitatif dans tous ses états – Atelier PROGEDO, La recherche en management du sport peut-elle être durable, responsable, éthique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de management du sport (S2MS), 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique physique et sportive des Sénégalais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Souleymane Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changement. La sociologie face aux « innovations » sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier PROGEDO, 12ème congrès de la Société de Sociologie du Sport de Langue Française (3SLF), Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women Access to Urban Playground. A Legacy of Paris Olympics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EASM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Belfast, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de l'utilisation de l'enquête Esteban de Santé Publique France : Activité physique et sédentarité des seniors en France, et impact sur la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude PROGEDO, « Santé, activité physique et sport : enquêtes et données quantitatives nationales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport practice for people with disabilities in France: a history strewn with pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISHPES Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo (Norway), Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi de l’inclusion des personnes en situation de handicap dans les clubs sportifs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Saraiva</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la recherche, Sorbonne Nouvelle, 2024, Paris, France</w:t>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Les enjeux des jeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Paris 2024 Olympic and Paralympic Games in Seine-Saint-Denis: hosting, opportunities and legacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gadoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Habrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CSSOR Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Los angeles, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance and gender, Socio-cultural factors and preparation conditions of the French athletes for the Rio Olympic Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Sociology of Sport Association (ISSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dunedin, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosting the 2024 Olympic and Paralympic Games in Paris : the standpoint of people with disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Sociology of Sport Association (ISSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dunedin, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer la marche : comparaison France et Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bodyweek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siel Bleu : un modèle de développement pour la France et l’Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Sociology of Sport Association (ISSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seniors, sport and walking : various profiles and expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Taipei, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical activites of French and Europeans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer School UPEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The comparison of sports qualifications in the EU : looking for mobility and transparency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer School UPEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique sportive des seniors : des profils et besoins variés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comparaison des certifications sportives au sein de l’UE : la recherche de transparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Prevention of Ageing in the French Political Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Annual International Conference on Sports : Economic, Management, Marketing &amp; Social Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Athens Institute for Education and Research, Jul 2013, Athènes, Greece. http://www.atiner.gr/papers/SPO2013-0523.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance de l’encadrement sportif : un système concurrentiel et incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rabat, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Observatoire National des Métiers de l’Animation et du Sport (ONMAS) dans la politique de rénovation des certifications de l’enseignement sportif : un instrument d’expertise sous forte contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle filière de certifications sportives depuis 1999 : enjeux et mécanismes de construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3SLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création des « Certificats de Qualification Professionnelle » par la branche sport depuis 2003. Une innovation majeure dans la régulation politique de l’emploi sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d’une politique publique en matière d’encadrement sportif. Entre complémentarité et concurrence des différentes instances certificatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosting the 2024 Olympic and Paralympic Games in Paris: The Standpoint of Sports People with Disabilitie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...58 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planning the Paris 2024 Olympic and Paralympic Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Macmillan, pp.123-135, 2024, 978-981-97-3724-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-3725-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparing the legacy of the Games Women’s participation in sport activities in the public spaces in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planning the Olympic and Paralympic Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave-macmillan, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Types de marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la marche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcher pour être en bonne santé. L’exemple du Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">W. Gasparini; S. Knobé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport-santé : de l’action publique aux acteurs sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUS, 2021, Sport en société</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcher pour être en bonne santé. L'exemple du Royaume-Uni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport-santé. De l'action publique aux acteurs sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché relatif à l’encadrement sportif tiraillé entre la filière STAPS et le Ministère en charge des sports depuis 1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions archives contemporaines. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-246, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des brevets d’État d’éducateur sportif aux diplômes professionnels : de 1963 à nos jours. Réflexion sur les enjeux et les débats relatifs aux réformes du tronc commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...1768 lines deleted...]
-                <w:t xml:space="preserve">hal-01574938v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernardeau Moreau D.,Collinet C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les éducateurs sportifs en France depuis 1945. Questions sur la professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.109-150, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours d'insertion professionnelle des ex-sportives et sportifs de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (185), pp.141-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invisibilité progressive des jeunes filles au sein des espaces publics sportifs parisiens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of sports clubs to integrate people with disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Segay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Managing Sport and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23750472.2022.2135584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical activity and sedentarism among seniors in France, and their impact on health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (8), pp.e0272785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0272785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diplômés en STAPS : quelle(s) formation(s) pour quelle insertion professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Prépublication, pp.I39-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.pr1.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques de marche des Français : des profils variés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.017.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siel bleu : un modèle de développement pour la France et l’Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (156), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.156.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The economic impact of a women's professional tennis tournament: the example of the GDF-Suez Open of Seine-et-Marne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Policy Research in Tourism, Leisure and Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.71-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19407963.2015.1065266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encadrement sportif : un système de certifications complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hors-série, 8 (1), pp.52-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’encadrement sportif : un système de certification complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Evaluer et certifier en formation professionnelle, HS8, pp.52-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’encadrement sportif : un système de certification complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Evaluer et certifier en formation professionnelle, HS8, pp.52-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique sportive des seniors : des profils et besoins variés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Caluzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.75-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’ONMAS au CAFEMAS. Naissance et disparition d’un dispositif au service des politiques de l’emploi sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.18-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation des temporalités dans les politiques de prévention du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Caluzio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.2696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une nouvelle gouvernance des conditions d'accès à l'encadrement sportif professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013/1 (99), p. 81-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structuration de la politique publique du sport en France au regard des conditions de l'encadrement sportif entre 1945 et 1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.305-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social dialogue in the sports sector at EU level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transfer: European Review of Labour and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (4), pp.581-595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin d'un monopole d'État : ouverture et régulation du marché de l'emploi sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23750472.2022.2135584⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.233-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.29.233-251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations ambivalentes entre professionnels et amateurs dans les loisirs sportifs : les cas de la spéléologie et du canyonisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (2), pp.317-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du dialogue social européen dans le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (1), pp.22-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...1312 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756521v1</w:t>
-              </w:r>
-[...655 lines deleted...]
-                <w:t xml:space="preserve">hal-01574934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4925,51 +4913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saraiva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934636v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Beaudouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934580v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04281203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Souleymane Fall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine-Xavier Tajri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gadoffre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Habrant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268837v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Joncheray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268825v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574943v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04645930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2022.2135584" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272785" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268763v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Falcoz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2015.1065266" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Caluzio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2696" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816955v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buisine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.233-251" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X21TNH9R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756521v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3725-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934597v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saraiva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934636v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Beaudouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04281203v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Souleymane Fall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249092v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine-Xavier Tajri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gadoffre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Habrant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Joncheray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574943v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3725-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04645930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2022.2135584" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272785" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0039" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2015.1065266" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Falcoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395636v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Caluzio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104732v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2696" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buisine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.233-251" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756521v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>