--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Postel-Pellerin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Fabrication of Mesoporous SiO2 CBRAM Memory Cells on Flexible Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Anh Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal On Flexible Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JFLEX.2024.3505072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between 1064 nm laser attack and thermal behavior in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.115167. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid and Reliable Prediction of Resistive RAM Endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.500-505. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2022.3213191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1T-NOR Flash memory after endurance degradation: An advanced TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114621. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Oxide-Based RAM Analog Synaptic Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12010049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis on stochastic behavior of preswitching time in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Terziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114677. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time switching dynamics in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Terziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R C Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jeds.2022.3185324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEPROM endurance degradation at different temperatures: State of the art TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Melul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.114717. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True Random Number Generator Integration in a Resistive RAM Memory Array Using Input Current Limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.214-222. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2020.2976735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global modeling approach of the leakage phenomena in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Decitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.05002. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20198805002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modelling of non-volatile memory threshold voltage shift induced by nonlinear ionization with a femtosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (7392), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43344-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative correlation between Flash and equivalent transistor for endurance electrical parameters extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.159 - 163. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Line Resistance Combined with Device Variability on Resistive RAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj030102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppressing the memory state of floating gate transistors with repeated femtosecond laser backside irradiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Souiki Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.161112 - 161112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of flash memory endurance using short pulsed program/erase signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tuninetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21014/acta_imeko.v5i4.422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of resistive paths on NVM array reliability: Application to Flash & ReRAM memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (SI), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of endurance degradation on the programming efficiency and the energy consumption of NOR flash memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.2262 - 2265. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup for non-destructive measurement of tunneling currents in semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.234-240. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push the flash floating gate memories toward the future low energy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.210 - 217. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Performance of Silicon Nanocrystal Memories for Application Working Over a Wide Range of Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.129 - 139. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05304.0129ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Lightly Doped Drain and Channel Doping Variations on Flash Memory Performances and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.717 - 724. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2012.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Conductance Variability in RRAM for Accurate Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanzhi Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced TCAD Simulation of Tunnel Oxide Degradation for EEPROM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th International Conference on Dielectrics (ICD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.764-768, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid Prediction of Resistive RAM Electrical Parameter Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Austin, United States. pp.3532-3536, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS48785.2022.9937716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1T-NOR Flash memory after endurance degradation: An advanced TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. pp.114621, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis on stochastic behavior of preswitching time in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Terziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAM SET and RESET Switching Voltage Evaluation as an Entropy Source for Random Number Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Augmented OxRAM Synapse for Spiking Neural Network (SNN) Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th International Conference on Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, France. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True random number generation exploiting SET voltage variability in resistive RAM memory arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 19th Non-Volatile Memory Technology Symposium (NVMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Durham, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NVMTS47818.2019.9043369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRAM: from STT to SOT, for security and memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kharbouche-Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Alhalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS XXXIII Conference on Design of circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCIS.2018.8681468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a laser pulse on a STT-MRAM bitcell: security and reliability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kharbouche-Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 24th International Symposium on On-Line Testing And Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.243-244, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReRAM ON/OFF resistance ratio degradation due to line resistance combined with device variability in 28nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of Short Pulsed Program/Erase Cycling On Flash Memory Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tuninetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Perspectives in Measurements, Tools and Techniques for system’s reliability, maintainability and safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect measurement of low tunneling currents through dielectrics using floating gate structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.1065-1068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an innovative stochastic modeling of electric charges losses trough dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Disciplinary Underground Science and Technology (i-DUST) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France. pp.9, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20161204004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive Paths on NVM Array Reliability: Application to Flash & ReRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Analysis Perturbation using Chaos Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Truedevice 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the programming efficiency and the energy consumption of Flash memories during endurance degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Conference (CAS), 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2016.7783052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NVM cell degradation induced by femtosecond laser backside irradiation for reliability tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE INTERNATIONAL RELIABILITY PHYSICS SYMPOSIUM (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pasadena, United States. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2016.7574580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the ATW Non-Volatile Memory for Connected Smart Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Monterey, France. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2015.7150299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Flash memory endurance and consumption with ultra-short channel-hot-electron programming pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sinaia, France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new non-volatile memory cell based on the flash architecture for embedded low energy applications: ATW (Asymmetrical Tunnel Window)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sinaia, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced experimental setup for reliability and current consumption measurements of Flash non-volatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of silicon nanocrystal memories during the hot carrier injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Solid Dielectrics (ICSD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2013.6619820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of physical properties of semiconductor-oxide-semiconductor structures using a new fast gate current measurement protocol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Solid Dielectrics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of programming consumption of silicon nanocrystal memories for low power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Semiconductor Conference Dresden-Grenoble (ISCDG) - formerly known as the Semiconductor Conference Dresden (SCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCDG.2012.6359988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the silicon nanocrystal memory cell performances for low power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Semiconductor Conference (CAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2012.6400686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study to push the Flash floating gate memories toward low energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Semiconductor Device Research Symposium (ISDRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, College Park, France. pp.73 - 77, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDRS.2011.6135271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption optimization in nonvolatile silicon nanocrystal memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Semiconductor Conference (CAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sinaia, France. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2011.6095810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming optimization for low energy NOR Flash memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Volatile Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new flash architecture for embedded low energy applications: ATW (Asymmetrical Tunnel Window)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Volatile Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des Mémoires Non-Volatiles de type Flash en architectures NOR et NAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Provence - Aix-Marseille I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00370377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Postel-Pellerin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Fabrication of Mesoporous SiO2 CBRAM Memory Cells on Flexible Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Anh Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal On Flexible Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JFLEX.2024.3505072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between 1064 nm laser attack and thermal behavior in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.115167. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEPROM endurance degradation at different temperatures: State of the art TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Melul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.114717. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time switching dynamics in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Terziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R C Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jeds.2022.3185324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis on stochastic behavior of preswitching time in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Terziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114677. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1T-NOR Flash memory after endurance degradation: An advanced TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114621. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid and Reliable Prediction of Resistive RAM Endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.500-505. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2022.3213191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Oxide-Based RAM Analog Synaptic Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12010049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True Random Number Generator Integration in a Resistive RAM Memory Array Using Input Current Limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.214-222. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2020.2976735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global modeling approach of the leakage phenomena in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Decitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.05002. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20198805002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modelling of non-volatile memory threshold voltage shift induced by nonlinear ionization with a femtosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (7392), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43344-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative correlation between Flash and equivalent transistor for endurance electrical parameters extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.159 - 163. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Line Resistance Combined with Device Variability on Resistive RAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj030102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppressing the memory state of floating gate transistors with repeated femtosecond laser backside irradiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Souiki Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.161112 - 161112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of flash memory endurance using short pulsed program/erase signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tuninetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21014/acta_imeko.v5i4.422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of resistive paths on NVM array reliability: Application to Flash & ReRAM memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (SI), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of endurance degradation on the programming efficiency and the energy consumption of NOR flash memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.2262 - 2265. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup for non-destructive measurement of tunneling currents in semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.234-240. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push the flash floating gate memories toward the future low energy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.210 - 217. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Performance of Silicon Nanocrystal Memories for Application Working Over a Wide Range of Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.129 - 139. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05304.0129ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Lightly Doped Drain and Channel Doping Variations on Flash Memory Performances and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.717 - 724. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2012.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Design and Validation of a Zero-Cost Medium-Voltage Transistor for Iot Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247th Electrochemical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.1726-1726, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2025-01361726mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Conductance Variability in RRAM for Accurate Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanzhi Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid Prediction of Resistive RAM Electrical Parameter Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Austin, United States. pp.3532-3536, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS48785.2022.9937716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced TCAD Simulation of Tunnel Oxide Degradation for EEPROM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th International Conference on Dielectrics (ICD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.764-768, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis on stochastic behavior of preswitching time in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Terziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1T-NOR Flash memory after endurance degradation: An advanced TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. pp.114621, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAM SET and RESET Switching Voltage Evaluation as an Entropy Source for Random Number Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Augmented OxRAM Synapse for Spiking Neural Network (SNN) Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th International Conference on Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, France. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True random number generation exploiting SET voltage variability in resistive RAM memory arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 19th Non-Volatile Memory Technology Symposium (NVMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Durham, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NVMTS47818.2019.9043369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRAM: from STT to SOT, for security and memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kharbouche-Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Alhalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS XXXIII Conference on Design of circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCIS.2018.8681468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a laser pulse on a STT-MRAM bitcell: security and reliability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kharbouche-Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 24th International Symposium on On-Line Testing And Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.243-244, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReRAM ON/OFF resistance ratio degradation due to line resistance combined with device variability in 28nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect measurement of low tunneling currents through dielectrics using floating gate structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.1065-1068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of Short Pulsed Program/Erase Cycling On Flash Memory Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tuninetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Perspectives in Measurements, Tools and Techniques for system’s reliability, maintainability and safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive Paths on NVM Array Reliability: Application to Flash & ReRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an innovative stochastic modeling of electric charges losses trough dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Disciplinary Underground Science and Technology (i-DUST) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France. pp.9, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20161204004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Analysis Perturbation using Chaos Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Truedevice 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NVM cell degradation induced by femtosecond laser backside irradiation for reliability tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE INTERNATIONAL RELIABILITY PHYSICS SYMPOSIUM (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pasadena, United States. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2016.7574580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the programming efficiency and the energy consumption of Flash memories during endurance degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Conference (CAS), 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2016.7783052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the ATW Non-Volatile Memory for Connected Smart Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Monterey, France. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2015.7150299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Flash memory endurance and consumption with ultra-short channel-hot-electron programming pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sinaia, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new non-volatile memory cell based on the flash architecture for embedded low energy applications: ATW (Asymmetrical Tunnel Window)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sinaia, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced experimental setup for reliability and current consumption measurements of Flash non-volatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of silicon nanocrystal memories during the hot carrier injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Solid Dielectrics (ICSD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2013.6619820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of physical properties of semiconductor-oxide-semiconductor structures using a new fast gate current measurement protocol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Solid Dielectrics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of programming consumption of silicon nanocrystal memories for low power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Semiconductor Conference Dresden-Grenoble (ISCDG) - formerly known as the Semiconductor Conference Dresden (SCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCDG.2012.6359988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the silicon nanocrystal memory cell performances for low power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Semiconductor Conference (CAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2012.6400686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study to push the Flash floating gate memories toward low energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Semiconductor Device Research Symposium (ISDRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, College Park, France. pp.73 - 77, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDRS.2011.6135271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption optimization in nonvolatile silicon nanocrystal memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Semiconductor Conference (CAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sinaia, France. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2011.6095810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming optimization for low energy NOR Flash memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Volatile Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new flash architecture for embedded low energy applications: ATW (Asymmetrical Tunnel Window)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Volatile Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des Mémoires Non-Volatiles de type Flash en architectures NOR et NAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Provence - Aix-Marseille I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00370377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mamberti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Benevent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Anh Luong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JFLEX.2024.3505072" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Yazigy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Pendina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941082v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3213191" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941091v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matteo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114621" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aziza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Postel-Pellerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yazigy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terziyan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadifi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114677" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708265v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yazigy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Postel-Pellerin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Della Marca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Terziyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Sousa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jeds.2022.3185324" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Matteo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Simola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Melul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114717" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Bazzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2020.2976735" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Joelson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198805002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chambonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43344-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kempf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj030102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Souiki Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Marca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tuninetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v5i4.422" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.096" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Just" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ogier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laffont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2014.02.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ogier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2012.09.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amouroux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05304.0129ecst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Just" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ogier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1230" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540709v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhi Xun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863611" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Harb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937716" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941212v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250726" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735057" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504849v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS47818.2019.9043369" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982788v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharbouche-Harrari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Alhalabi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wacquez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboulkassimi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681468" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wacquez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboulkassimi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474088" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962594" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594071v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joelson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abbas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161204004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455446v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sarno" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2016.7783052" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418479v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambonneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2016.7574580" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760536v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bartoli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delalleau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2015.7150299" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760566v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wakrim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966433" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartoli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delalleau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966409" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masoero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619820" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laffont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit-Faivre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2012.6359988" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760587v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2012.6400686" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760595v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ogier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDRS.2011.6135271" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760593v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amouroux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lopez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2011.6095810" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760653v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760651v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370377v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mamberti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Benevent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Anh Luong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JFLEX.2024.3505072" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Yazigy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Pendina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Matteo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Simola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Melul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114717" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yazigy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Postel-Pellerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Della Marca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Terziyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Sousa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jeds.2022.3185324" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yazigy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terziyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadifi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matteo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114621" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3213191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aziza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Postel-Pellerin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Bazzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2020.2976735" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Joelson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198805002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chambonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43344-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kempf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj030102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Souiki Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Marca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tuninetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v5i4.422" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.096" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Just" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ogier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laffont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2014.02.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ogier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2012.09.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amouroux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05304.0129ecst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Just" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ogier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1230" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Couzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devoge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Marzaki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-01361726mtgabs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540709v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhi Xun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941188v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Harb" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937716" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941192v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863611" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941212v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250726" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735057" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS47818.2019.9043369" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982788v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharbouche-Harrari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Alhalabi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wacquez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboulkassimi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681468" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wacquez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboulkassimi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474088" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745666v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962594" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joelson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abbas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161204004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sarno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418479v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambonneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2016.7574580" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2016.7783052" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760536v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bartoli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delalleau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2015.7150299" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wakrim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966433" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delalleau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966409" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760548v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760571v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masoero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619820" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315415v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laffont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit-Faivre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2012.6359988" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760587v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2012.6400686" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760595v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ogier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDRS.2011.6135271" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760593v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amouroux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lopez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2011.6095810" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760653v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760651v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>