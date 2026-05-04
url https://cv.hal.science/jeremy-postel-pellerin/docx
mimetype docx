--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Postel-Pellerin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Fabrication of Mesoporous SiO2 CBRAM Memory Cells on Flexible Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Anh Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal On Flexible Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JFLEX.2024.3505072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between 1064 nm laser attack and thermal behavior in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.115167. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEPROM endurance degradation at different temperatures: State of the art TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Melul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.114717. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time switching dynamics in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Terziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R C Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jeds.2022.3185324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis on stochastic behavior of preswitching time in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Terziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114677. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1T-NOR Flash memory after endurance degradation: An advanced TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114621. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid and Reliable Prediction of Resistive RAM Endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.500-505. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2022.3213191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Oxide-Based RAM Analog Synaptic Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12010049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True Random Number Generator Integration in a Resistive RAM Memory Array Using Input Current Limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.214-222. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2020.2976735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global modeling approach of the leakage phenomena in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Decitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.05002. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20198805002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modelling of non-volatile memory threshold voltage shift induced by nonlinear ionization with a femtosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (7392), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43344-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative correlation between Flash and equivalent transistor for endurance electrical parameters extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.159 - 163. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Line Resistance Combined with Device Variability on Resistive RAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj030102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppressing the memory state of floating gate transistors with repeated femtosecond laser backside irradiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Souiki Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.161112 - 161112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of flash memory endurance using short pulsed program/erase signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tuninetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21014/acta_imeko.v5i4.422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of resistive paths on NVM array reliability: Application to Flash & ReRAM memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (SI), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of endurance degradation on the programming efficiency and the energy consumption of NOR flash memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.2262 - 2265. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup for non-destructive measurement of tunneling currents in semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.234-240. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push the flash floating gate memories toward the future low energy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.210 - 217. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Performance of Silicon Nanocrystal Memories for Application Working Over a Wide Range of Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.129 - 139. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05304.0129ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Lightly Doped Drain and Channel Doping Variations on Flash Memory Performances and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.717 - 724. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2012.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Design and Validation of a Zero-Cost Medium-Voltage Transistor for Iot Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247th Electrochemical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.1726-1726, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2025-01361726mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Conductance Variability in RRAM for Accurate Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanzhi Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid Prediction of Resistive RAM Electrical Parameter Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Austin, United States. pp.3532-3536, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS48785.2022.9937716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced TCAD Simulation of Tunnel Oxide Degradation for EEPROM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th International Conference on Dielectrics (ICD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.764-768, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis on stochastic behavior of preswitching time in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Terziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1T-NOR Flash memory after endurance degradation: An advanced TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. pp.114621, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAM SET and RESET Switching Voltage Evaluation as an Entropy Source for Random Number Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Augmented OxRAM Synapse for Spiking Neural Network (SNN) Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th International Conference on Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, France. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True random number generation exploiting SET voltage variability in resistive RAM memory arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 19th Non-Volatile Memory Technology Symposium (NVMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Durham, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NVMTS47818.2019.9043369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRAM: from STT to SOT, for security and memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kharbouche-Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Alhalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS XXXIII Conference on Design of circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCIS.2018.8681468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a laser pulse on a STT-MRAM bitcell: security and reliability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kharbouche-Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 24th International Symposium on On-Line Testing And Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.243-244, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReRAM ON/OFF resistance ratio degradation due to line resistance combined with device variability in 28nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect measurement of low tunneling currents through dielectrics using floating gate structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.1065-1068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of Short Pulsed Program/Erase Cycling On Flash Memory Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tuninetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Perspectives in Measurements, Tools and Techniques for system’s reliability, maintainability and safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive Paths on NVM Array Reliability: Application to Flash & ReRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an innovative stochastic modeling of electric charges losses trough dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Disciplinary Underground Science and Technology (i-DUST) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France. pp.9, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20161204004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Analysis Perturbation using Chaos Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Truedevice 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NVM cell degradation induced by femtosecond laser backside irradiation for reliability tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE INTERNATIONAL RELIABILITY PHYSICS SYMPOSIUM (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pasadena, United States. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2016.7574580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the programming efficiency and the energy consumption of Flash memories during endurance degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Conference (CAS), 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2016.7783052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the ATW Non-Volatile Memory for Connected Smart Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Monterey, France. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2015.7150299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Flash memory endurance and consumption with ultra-short channel-hot-electron programming pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sinaia, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new non-volatile memory cell based on the flash architecture for embedded low energy applications: ATW (Asymmetrical Tunnel Window)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sinaia, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced experimental setup for reliability and current consumption measurements of Flash non-volatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of silicon nanocrystal memories during the hot carrier injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Solid Dielectrics (ICSD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2013.6619820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of physical properties of semiconductor-oxide-semiconductor structures using a new fast gate current measurement protocol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Solid Dielectrics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of programming consumption of silicon nanocrystal memories for low power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Semiconductor Conference Dresden-Grenoble (ISCDG) - formerly known as the Semiconductor Conference Dresden (SCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCDG.2012.6359988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the silicon nanocrystal memory cell performances for low power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Semiconductor Conference (CAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2012.6400686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study to push the Flash floating gate memories toward low energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Semiconductor Device Research Symposium (ISDRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, College Park, France. pp.73 - 77, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDRS.2011.6135271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption optimization in nonvolatile silicon nanocrystal memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Semiconductor Conference (CAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sinaia, France. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2011.6095810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming optimization for low energy NOR Flash memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Volatile Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new flash architecture for embedded low energy applications: ATW (Asymmetrical Tunnel Window)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Volatile Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des Mémoires Non-Volatiles de type Flash en architectures NOR et NAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Provence - Aix-Marseille I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00370377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Postel-Pellerin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Fabrication of Mesoporous SiO2 CBRAM Memory Cells on Flexible Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Anh Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal On Flexible Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JFLEX.2024.3505072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between 1064 nm laser attack and thermal behavior in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.115167. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1T-NOR Flash memory after endurance degradation: An advanced TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114621. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Oxide-Based RAM Analog Synaptic Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12010049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid and Reliable Prediction of Resistive RAM Endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.500-505. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2022.3213191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEPROM endurance degradation at different temperatures: State of the art TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Melul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.114717. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time switching dynamics in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Terziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R C Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jeds.2022.3185324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis on stochastic behavior of preswitching time in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Terziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114677. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True Random Number Generator Integration in a Resistive RAM Memory Array Using Input Current Limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.214-222. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2020.2976735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modelling of non-volatile memory threshold voltage shift induced by nonlinear ionization with a femtosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (7392), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43344-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global modeling approach of the leakage phenomena in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Decitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.05002. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20198805002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative correlation between Flash and equivalent transistor for endurance electrical parameters extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.159 - 163. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Line Resistance Combined with Device Variability on Resistive RAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj030102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppressing the memory state of floating gate transistors with repeated femtosecond laser backside irradiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Souiki Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.161112 - 161112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of flash memory endurance using short pulsed program/erase signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tuninetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21014/acta_imeko.v5i4.422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of resistive paths on NVM array reliability: Application to Flash & ReRAM memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (SI), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup for non-destructive measurement of tunneling currents in semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.234-240. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of endurance degradation on the programming efficiency and the energy consumption of NOR flash memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.2262 - 2265. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push the flash floating gate memories toward the future low energy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.210 - 217. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Performance of Silicon Nanocrystal Memories for Application Working Over a Wide Range of Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.129 - 139. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05304.0129ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Lightly Doped Drain and Channel Doping Variations on Flash Memory Performances and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.717 - 724. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2012.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Design and Validation of a Zero-Cost Medium-Voltage Transistor for Iot Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247th Electrochemical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.1726-1726, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2025-01361726mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of digital transistors for low-cost and low-power IoT applications in 40nm technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-En-Provence, France. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Conductance Variability in RRAM for Accurate Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanzhi Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced TCAD Simulation of Tunnel Oxide Degradation for EEPROM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th International Conference on Dielectrics (ICD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.764-768, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid Prediction of Resistive RAM Electrical Parameter Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Austin, United States. pp.3532-3536, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS48785.2022.9937716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis on stochastic behavior of preswitching time in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Terziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1T-NOR Flash memory after endurance degradation: An advanced TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. pp.114621, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAM SET and RESET Switching Voltage Evaluation as an Entropy Source for Random Number Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRAM: from STT to SOT, for security and memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kharbouche-Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Alhalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS XXXIII Conference on Design of circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCIS.2018.8681468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Augmented OxRAM Synapse for Spiking Neural Network (SNN) Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th International Conference on Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, France. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True random number generation exploiting SET voltage variability in resistive RAM memory arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 19th Non-Volatile Memory Technology Symposium (NVMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Durham, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NVMTS47818.2019.9043369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a laser pulse on a STT-MRAM bitcell: security and reliability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kharbouche-Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 24th International Symposium on On-Line Testing And Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.243-244, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReRAM ON/OFF resistance ratio degradation due to line resistance combined with device variability in 28nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NVM cell degradation induced by femtosecond laser backside irradiation for reliability tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE INTERNATIONAL RELIABILITY PHYSICS SYMPOSIUM (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pasadena, United States. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2016.7574580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the programming efficiency and the energy consumption of Flash memories during endurance degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Conference (CAS), 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2016.7783052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of Short Pulsed Program/Erase Cycling On Flash Memory Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tuninetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Perspectives in Measurements, Tools and Techniques for system’s reliability, maintainability and safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect measurement of low tunneling currents through dielectrics using floating gate structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.1065-1068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an innovative stochastic modeling of electric charges losses trough dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Disciplinary Underground Science and Technology (i-DUST) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France. pp.9, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20161204004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive Paths on NVM Array Reliability: Application to Flash & ReRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Analysis Perturbation using Chaos Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Truedevice 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the ATW Non-Volatile Memory for Connected Smart Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Monterey, France. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2015.7150299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced experimental setup for reliability and current consumption measurements of Flash non-volatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Flash memory endurance and consumption with ultra-short channel-hot-electron programming pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sinaia, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new non-volatile memory cell based on the flash architecture for embedded low energy applications: ATW (Asymmetrical Tunnel Window)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sinaia, France. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of silicon nanocrystal memories during the hot carrier injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Solid Dielectrics (ICSD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2013.6619820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of physical properties of semiconductor-oxide-semiconductor structures using a new fast gate current measurement protocol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Solid Dielectrics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of programming consumption of silicon nanocrystal memories for low power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Semiconductor Conference Dresden-Grenoble (ISCDG) - formerly known as the Semiconductor Conference Dresden (SCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCDG.2012.6359988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the silicon nanocrystal memory cell performances for low power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Semiconductor Conference (CAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2012.6400686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption optimization in nonvolatile silicon nanocrystal memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Semiconductor Conference (CAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sinaia, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2011.6095810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study to push the Flash floating gate memories toward low energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Semiconductor Device Research Symposium (ISDRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, College Park, France. pp.73 - 77, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDRS.2011.6135271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming optimization for low energy NOR Flash memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Volatile Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new flash architecture for embedded low energy applications: ATW (Asymmetrical Tunnel Window)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Volatile Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des Mémoires Non-Volatiles de type Flash en architectures NOR et NAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Provence - Aix-Marseille I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00370377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mamberti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Benevent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Anh Luong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JFLEX.2024.3505072" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Yazigy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Pendina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Matteo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Simola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Melul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114717" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yazigy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Postel-Pellerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Della Marca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Terziyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Sousa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jeds.2022.3185324" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yazigy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terziyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadifi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matteo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114621" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3213191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aziza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Postel-Pellerin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Bazzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2020.2976735" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Joelson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198805002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chambonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43344-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kempf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj030102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Souiki Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Marca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tuninetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v5i4.422" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.096" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Just" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ogier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laffont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2014.02.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ogier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2012.09.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amouroux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05304.0129ecst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Just" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ogier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1230" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Couzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devoge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Marzaki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-01361726mtgabs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540709v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhi Xun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941188v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Harb" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937716" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941192v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863611" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941212v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250726" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735057" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS47818.2019.9043369" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982788v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharbouche-Harrari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Alhalabi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wacquez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboulkassimi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681468" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wacquez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboulkassimi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474088" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745666v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962594" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joelson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abbas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161204004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sarno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418479v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambonneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2016.7574580" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2016.7783052" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760536v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bartoli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delalleau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2015.7150299" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wakrim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966433" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delalleau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966409" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760548v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760571v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masoero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619820" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315415v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laffont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit-Faivre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2012.6359988" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760587v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2012.6400686" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760595v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ogier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDRS.2011.6135271" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760593v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amouroux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lopez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2011.6095810" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760653v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760651v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mamberti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Benevent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Anh Luong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JFLEX.2024.3505072" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Yazigy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Pendina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matteo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114621" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aziza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Postel-Pellerin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941082v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3213191" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Matteo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Simola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Melul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114717" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yazigy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Postel-Pellerin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Della Marca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Terziyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Sousa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jeds.2022.3185324" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yazigy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terziyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadifi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Bazzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2020.2976735" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chambonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43344-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Joelson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198805002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kempf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj030102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Souiki Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Marca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tuninetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v5i4.422" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.096" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laffont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2014.02.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Just" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ogier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ogier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2012.09.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amouroux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05304.0129ecst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Just" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ogier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1230" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Couzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devoge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Marzaki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-01361726mtgabs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malherbe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780257" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhi Xun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941192v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863611" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941188v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Harb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937716" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941212v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250726" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharbouche-Harrari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Alhalabi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wacquez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboulkassimi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681468" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306907v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735057" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS47818.2019.9043369" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976697v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wacquez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboulkassimi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474088" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962594" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2016.7574580" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436469v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2016.7783052" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437034v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joelson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abbas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161204004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455446v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sarno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bartoli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delalleau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2015.7150299" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wakrim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966433" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760564v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartoli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delalleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966409" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760571v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masoero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619820" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laffont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit-Faivre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2012.6359988" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760587v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2012.6400686" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760593v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amouroux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lopez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2011.6095810" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ogier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDRS.2011.6135271" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760651v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370377v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>