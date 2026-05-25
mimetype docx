--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Postel-Pellerin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Fabrication of Mesoporous SiO2 CBRAM Memory Cells on Flexible Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Anh Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal On Flexible Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JFLEX.2024.3505072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between 1064 nm laser attack and thermal behavior in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.115167. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1T-NOR Flash memory after endurance degradation: An advanced TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114621. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Oxide-Based RAM Analog Synaptic Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12010049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid and Reliable Prediction of Resistive RAM Endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.500-505. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2022.3213191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEPROM endurance degradation at different temperatures: State of the art TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Melul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.114717. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time switching dynamics in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Terziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R C Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jeds.2022.3185324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis on stochastic behavior of preswitching time in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Terziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114677. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True Random Number Generator Integration in a Resistive RAM Memory Array Using Input Current Limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.214-222. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2020.2976735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modelling of non-volatile memory threshold voltage shift induced by nonlinear ionization with a femtosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (7392), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43344-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global modeling approach of the leakage phenomena in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Decitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.05002. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20198805002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative correlation between Flash and equivalent transistor for endurance electrical parameters extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.159 - 163. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Line Resistance Combined with Device Variability on Resistive RAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj030102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppressing the memory state of floating gate transistors with repeated femtosecond laser backside irradiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Souiki Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.161112 - 161112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of flash memory endurance using short pulsed program/erase signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tuninetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21014/acta_imeko.v5i4.422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of resistive paths on NVM array reliability: Application to Flash & ReRAM memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (SI), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup for non-destructive measurement of tunneling currents in semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.234-240. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of endurance degradation on the programming efficiency and the energy consumption of NOR flash memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.2262 - 2265. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push the flash floating gate memories toward the future low energy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.210 - 217. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Performance of Silicon Nanocrystal Memories for Application Working Over a Wide Range of Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.129 - 139. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05304.0129ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Lightly Doped Drain and Channel Doping Variations on Flash Memory Performances and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.717 - 724. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2012.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Design and Validation of a Zero-Cost Medium-Voltage Transistor for Iot Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247th Electrochemical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.1726-1726, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2025-01361726mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of digital transistors for low-cost and low-power IoT applications in 40nm technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-En-Provence, France. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Conductance Variability in RRAM for Accurate Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanzhi Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced TCAD Simulation of Tunnel Oxide Degradation for EEPROM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th International Conference on Dielectrics (ICD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.764-768, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid Prediction of Resistive RAM Electrical Parameter Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Austin, United States. pp.3532-3536, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS48785.2022.9937716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis on stochastic behavior of preswitching time in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Terziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1T-NOR Flash memory after endurance degradation: An advanced TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. pp.114621, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAM SET and RESET Switching Voltage Evaluation as an Entropy Source for Random Number Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRAM: from STT to SOT, for security and memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kharbouche-Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Alhalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS XXXIII Conference on Design of circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCIS.2018.8681468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Augmented OxRAM Synapse for Spiking Neural Network (SNN) Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th International Conference on Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, France. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True random number generation exploiting SET voltage variability in resistive RAM memory arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 19th Non-Volatile Memory Technology Symposium (NVMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Durham, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NVMTS47818.2019.9043369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a laser pulse on a STT-MRAM bitcell: security and reliability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kharbouche-Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 24th International Symposium on On-Line Testing And Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.243-244, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReRAM ON/OFF resistance ratio degradation due to line resistance combined with device variability in 28nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NVM cell degradation induced by femtosecond laser backside irradiation for reliability tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE INTERNATIONAL RELIABILITY PHYSICS SYMPOSIUM (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pasadena, United States. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2016.7574580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the programming efficiency and the energy consumption of Flash memories during endurance degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Conference (CAS), 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2016.7783052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of Short Pulsed Program/Erase Cycling On Flash Memory Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tuninetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Perspectives in Measurements, Tools and Techniques for system’s reliability, maintainability and safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect measurement of low tunneling currents through dielectrics using floating gate structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.1065-1068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an innovative stochastic modeling of electric charges losses trough dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Disciplinary Underground Science and Technology (i-DUST) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France. pp.9, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20161204004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive Paths on NVM Array Reliability: Application to Flash & ReRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Analysis Perturbation using Chaos Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Truedevice 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the ATW Non-Volatile Memory for Connected Smart Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Monterey, France. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2015.7150299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced experimental setup for reliability and current consumption measurements of Flash non-volatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Flash memory endurance and consumption with ultra-short channel-hot-electron programming pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sinaia, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new non-volatile memory cell based on the flash architecture for embedded low energy applications: ATW (Asymmetrical Tunnel Window)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sinaia, France. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of silicon nanocrystal memories during the hot carrier injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Solid Dielectrics (ICSD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2013.6619820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of physical properties of semiconductor-oxide-semiconductor structures using a new fast gate current measurement protocol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Solid Dielectrics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of programming consumption of silicon nanocrystal memories for low power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Semiconductor Conference Dresden-Grenoble (ISCDG) - formerly known as the Semiconductor Conference Dresden (SCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCDG.2012.6359988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the silicon nanocrystal memory cell performances for low power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Semiconductor Conference (CAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2012.6400686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption optimization in nonvolatile silicon nanocrystal memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Semiconductor Conference (CAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sinaia, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2011.6095810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study to push the Flash floating gate memories toward low energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Semiconductor Device Research Symposium (ISDRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, College Park, France. pp.73 - 77, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDRS.2011.6135271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming optimization for low energy NOR Flash memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Volatile Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new flash architecture for embedded low energy applications: ATW (Asymmetrical Tunnel Window)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Volatile Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des Mémoires Non-Volatiles de type Flash en architectures NOR et NAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Provence - Aix-Marseille I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00370377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Postel-Pellerin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Fabrication of Mesoporous SiO2 CBRAM Memory Cells on Flexible Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangéline Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Anh Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal On Flexible Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JFLEX.2024.3505072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between 1064 nm laser attack and thermal behavior in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.115167. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1T-NOR Flash memory after endurance degradation: An advanced TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114621. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Oxide-Based RAM Analog Synaptic Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12010049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid and Reliable Prediction of Resistive RAM Endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.500-505. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2022.3213191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEPROM endurance degradation at different temperatures: State of the art TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Melul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.114717. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time switching dynamics in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Terziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R C Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jeds.2022.3185324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis on stochastic behavior of preswitching time in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Terziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114677. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True Random Number Generator Integration in a Resistive RAM Memory Array Using Input Current Limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.214-222. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2020.2976735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modelling of non-volatile memory threshold voltage shift induced by nonlinear ionization with a femtosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (7392), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43344-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global modeling approach of the leakage phenomena in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminirina Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Decitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.05002. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20198805002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative correlation between Flash and equivalent transistor for endurance electrical parameters extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.159 - 163. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Line Resistance Combined with Device Variability on Resistive RAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj030102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppressing the memory state of floating gate transistors with repeated femtosecond laser backside irradiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Souiki Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.161112 - 161112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of flash memory endurance using short pulsed program/erase signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tuninetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), pp.29-36. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21014/acta_imeko.v5i4.422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of resistive paths on NVM array reliability: Application to Flash & ReRAM memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (SI), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup for non-destructive measurement of tunneling currents in semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.234-240. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of endurance degradation on the programming efficiency and the energy consumption of NOR flash memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.2262 - 2265. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push the flash floating gate memories toward the future low energy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.210 - 217. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2012.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Performance of Silicon Nanocrystal Memories for Application Working Over a Wide Range of Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.129 - 139. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05304.0129ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Lightly Doped Drain and Channel Doping Variations on Flash Memory Performances and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.717 - 724. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2012.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Design and Validation of a Zero-Cost Medium-Voltage Transistor for Iot Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247th Electrochemical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.1726-1726, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2025-01361726mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of digital transistors for low-cost and low-power IoT applications in 40nm technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-En-Provence, France. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Conductance Variability in RRAM for Accurate Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanzhi Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced TCAD Simulation of Tunnel Oxide Degradation for EEPROM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th International Conference on Dielectrics (ICD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.764-768, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid Prediction of Resistive RAM Electrical Parameter Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Austin, United States. pp.3532-3536, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS48785.2022.9937716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis on stochastic behavior of preswitching time in STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yazigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Terziyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1T-NOR Flash memory after endurance degradation: An advanced TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. pp.114621, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAM SET and RESET Switching Voltage Evaluation as an Entropy Source for Random Number Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Augmented OxRAM Synapse for Spiking Neural Network (SNN) Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th International Conference on Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, France. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True random number generation exploiting SET voltage variability in resistive RAM memory arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 19th Non-Volatile Memory Technology Symposium (NVMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Durham, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NVMTS47818.2019.9043369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRAM: from STT to SOT, for security and memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kharbouche-Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Alhalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS XXXIII Conference on Design of circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCIS.2018.8681468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a laser pulse on a STT-MRAM bitcell: security and reliability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kharbouche-Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Di Pendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 24th International Symposium on On-Line Testing And Robust System Design (IOLTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.243-244, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReRAM ON/OFF resistance ratio degradation due to line resistance combined with device variability in 28nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of Short Pulsed Program/Erase Cycling On Flash Memory Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tuninetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Perspectives in Measurements, Tools and Techniques for system’s reliability, maintainability and safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect measurement of low tunneling currents through dielectrics using floating gate structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.1065-1068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive Paths on NVM Array Reliability: Application to Flash & ReRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an innovative stochastic modeling of electric charges losses trough dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Disciplinary Underground Science and Technology (i-DUST) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Avignon, France. pp.9, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20161204004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Analysis Perturbation using Chaos Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Kussener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Jradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Truedevice 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NVM cell degradation induced by femtosecond laser backside irradiation for reliability tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Souiki-Figuigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE INTERNATIONAL RELIABILITY PHYSICS SYMPOSIUM (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pasadena, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS.2016.7574580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the programming efficiency and the energy consumption of Flash memories during endurance degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Conference (CAS), 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2016.7783052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the ATW Non-Volatile Memory for Connected Smart Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Memory Workshop (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Monterey, France. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMW.2015.7150299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new non-volatile memory cell based on the flash architecture for embedded low energy applications: ATW (Asymmetrical Tunnel Window)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sinaia, France. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Flash memory endurance and consumption with ultra-short channel-hot-electron programming pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sinaia, France. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced experimental setup for reliability and current consumption measurements of Flash non-volatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of silicon nanocrystal memories during the hot carrier injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Solid Dielectrics (ICSD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2013.6619820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of physical properties of semiconductor-oxide-semiconductor structures using a new fast gate current measurement protocol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Solid Dielectrics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the silicon nanocrystal memory cell performances for low power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Semiconductor Conference (CAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2012.6400686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of programming consumption of silicon nanocrystal memories for low power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masoero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Semiconductor Conference Dresden-Grenoble (ISCDG) - formerly known as the Semiconductor Conference Dresden (SCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCDG.2012.6359988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study to push the Flash floating gate memories toward low energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Semiconductor Device Research Symposium (ISDRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, College Park, France. pp.73 - 77, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDRS.2011.6135271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption optimization in nonvolatile silicon nanocrystal memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Semiconductor Conference (CAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sinaia, France. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2011.6095810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming optimization for low energy NOR Flash memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Volatile Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new flash architecture for embedded low energy applications: ATW (Asymmetrical Tunnel Window)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Volatile Memory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des Mémoires Non-Volatiles de type Flash en architectures NOR et NAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Provence - Aix-Marseille I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00370377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mamberti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Benevent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Anh Luong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JFLEX.2024.3505072" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Yazigy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Pendina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matteo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114621" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aziza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Postel-Pellerin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941082v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3213191" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Matteo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Simola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Melul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114717" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yazigy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Postel-Pellerin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Della Marca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Terziyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Sousa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jeds.2022.3185324" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yazigy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terziyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadifi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Bazzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2020.2976735" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chambonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43344-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Joelson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198805002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kempf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj030102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Souiki Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Marca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tuninetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v5i4.422" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.096" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laffont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2014.02.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Just" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ogier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ogier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2012.09.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amouroux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05304.0129ecst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Just" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ogier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1230" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Couzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devoge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Marzaki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-01361726mtgabs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malherbe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780257" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhi Xun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941192v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863611" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941188v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Harb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937716" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941212v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250726" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharbouche-Harrari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Alhalabi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wacquez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboulkassimi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681468" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306907v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735057" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS47818.2019.9043369" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976697v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wacquez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboulkassimi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474088" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962594" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2016.7574580" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436469v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2016.7783052" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437034v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joelson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abbas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161204004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455446v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sarno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bartoli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delalleau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2015.7150299" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wakrim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966433" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760564v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartoli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delalleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966409" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760571v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masoero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619820" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laffont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit-Faivre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2012.6359988" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760587v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2012.6400686" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760593v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amouroux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lopez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2011.6095810" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ogier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDRS.2011.6135271" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760651v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370377v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mamberti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Benevent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Anh Luong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JFLEX.2024.3505072" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Yazigy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Pendina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matteo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114621" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aziza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Postel-Pellerin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12010049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941082v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3213191" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Matteo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Simola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Melul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114717" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Yazigy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Postel-Pellerin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Della Marca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Terziyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Sousa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jeds.2022.3185324" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yazigy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terziyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadifi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Bazzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2020.2976735" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chambonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43344-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Joelson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198805002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kempf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj030102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Souiki Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Marca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tuninetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souiki-Figuigui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v5i4.422" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.096" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laffont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2014.02.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Just" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ogier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ogier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2012.09.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amouroux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05304.0129ecst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Just" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ogier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2012.1230" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Couzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devoge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Marzaki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-01361726mtgabs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malherbe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780257" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhi Xun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941192v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863611" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941188v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Harb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937716" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941212v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250726" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735057" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504849v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS47818.2019.9043369" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982788v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharbouche-Harrari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Alhalabi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wacquez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboulkassimi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681468" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976697v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wacquez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboulkassimi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474088" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962594" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437034v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joelson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abbas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161204004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455446v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sarno" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418479v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2016.7574580" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436469v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2016.7783052" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bartoli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delalleau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW.2015.7150299" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760564v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartoli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delalleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966409" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760566v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wakrim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966433" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760548v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760571v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masoero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619820" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laffont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760587v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2012.6400686" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760573v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit-Faivre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2012.6359988" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760595v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ogier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDRS.2011.6135271" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760593v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amouroux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lopez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2011.6095810" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760651v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00370377v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>