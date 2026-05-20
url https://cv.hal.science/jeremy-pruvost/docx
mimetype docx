--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeremy Pruvost </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeremy-pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9502-1207</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096148152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeremy PRUVOST a réalisé sa thèse de 1997 à 2000 au sein du Laboratoire de Génie des Procédés – Environnement - Agroalimentaire (GEPEA – UMR CNRS 6144) à l’Université de Nantes, en collaboration avec IFREMER. En septembre 2002, il a été recruté en tant que Maître de Conférences à la Faculté des Sciences et des Techniques de l'Université de Nantes au sein du laboratoire GEPEA. En décembre 2005, Jeremy PRUVOST a obtenu l’Habilitation à Diriger des Recherches pour être nommé Professeur en septembre 2008. Il est rattaché aujourd’hui à Polytech Nantes (département Génie des Procédés-Bioprocédés).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeremy PRUVOST a été recruté au sein du laboratoire GEPEA avec pour projet scientifique le développement de procédés pour la valorisation des microalgues. Son domaine d’expertise concerne en particulier l’intensification et la conception des photobioréacteurs en lumière artificielle ou solaire, et sur la mise en place de nouvelles applications de valorisation des microalgues. Plus spécifiquement, il travaille sur l’analyse des interactions intervenant en photobioréacteurs entre paramètres physiques (lumière, écoulement) et biologiques (photosynthèse, métabolisme). L’objectif est de développer via la modélisation des outils de dimensionnement et de contrôle spécifiques à ces bioprocédés. Ces dernières années, cela concerne en particulier la production à grande échelle et solaire de microalgues, que ce soit pour la production de masse, de composés d’intérêts, et/ou la dépollution associée d’effluents (approche écologie industrielle).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’activité portée par Jérémy PRUVOST s’est consolidée au cours des années, pour aujourd’hui regrouper une quarantaine de personnes (26 Enseignants-Chercheurs) au sein de l’équipe Bioprocédés Appliqués aux Microalgues, qu’il a dirigé de 2011 à 2018, et qui intègre les problématiques allant de la biologie des souches au bioraffinage des microalgues. Jeremy PRUVOST est Editeur Associé de la revue Algal Research depuis 2019. Il est aujourd’hui directeur du laboratoire GEPEA (225 personnes) et de la plateforme AlgoSolis (6-10 personnes environ).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumé des principales responsabilités (Janvier 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du laboratoire GEPEA UMR-CNRS 6144 depuis 2018 (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.gepea.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur depuis décembre 2015 de l’UMS AlgoSolis (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.algosolis.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable depuis 2011 de l’axe « Bioprocédés et séparations en milieu marin » puis de l’équipe « Bioprocédés Appliqués aux Microalgues » jusque 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création et Responsabilité de 2017 à 2019 d’un Master International, Microalgae Bioprocess Engineering, Departement GPB, Polytech Nantes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Montage et responsabilité d’un Master 2 Recherche-Professionnel « Génie des Procédés-Environnement-Agroalimentaire », de 2008 jusqu’à sa son remplacement en 2014 par la 5ème année de Polytech GPB.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de 2003 à 2007 de la licence L3-GP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création de plusieurs unités d’enseignements : Photobioréacteurs, Dynamique des Fluides Numérique, Bioréacteurs, Phénomènes de Transfert, Projet bibliographique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur-adjoint de l’Ecole Doctorale SPIGA de Janvier 2012 à Décembre 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de la Recherche de Polytech Nantes depuis 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de Direction de l’UMR GEPEA depuis 2010</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Editorial Board de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2012 à 2016 (Elsevier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur associé de la revue Algal Research depuis 2019 (Elsevier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Scientifique de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Algal Biomass Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Chairman de la section “Microalgae Bioengineering” de l’ESBES (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Biochemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">s)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’EERA (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Energy Research Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) depuis 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur de programmes de recherche : IRP DISCUS (2019-2022), ANR PRIAM (Emergence, 2013-2015), ANR DIESALG (Bioénergies, 2012-2015), ANR BIOSOLIS (Bioénergies, 2008-2011), CNRS LIPALG (ENERGIE, 2009-2012), CNRS BIORHYS (ENERGIE, 2007-2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production scientifique (Janvier 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;gt;90 articles dans des revues internationales à comité de lecture,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11 publications dans un ouvrage de synthèse,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Une centaine de communications dans des colloques (80 avec actes),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;gt;35 directions ou codirections de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10 brevets (dont 9 extensions internationales), 1 Enveloppe Soleau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Indicateurs (source Google ScholaR) : facteur h = 35 et 3821 citations (i10=69)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus d’informations :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste de publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Research Gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV développé (page Université de Nantes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofaçades de microalgues - Bâtiments et systèmes de culture durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Toublanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniques de l'Ingénieur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid biofuels from microalgae: production challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Carlos Magalhães Pires; Ana Filipa Cruz Esteves; Eva Margarida de Azevedo Campos Salgado. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Sustainable Applications of Microalgae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science Ltd, pp.319-342, 2025, Woodhead Series Advances in Pollution Research, 978-0-443-22127-9. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-22127-9.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microalgues s’invitent en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS EDITIONS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer l’avenir – L’ingénierie se met au vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-69, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation of algae in photobioreactors for biodiesel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashok Pandey; Christian Larroche; Claude-Gilles Dussap; Edgard Gnansounou; Samir Kumar Khanal; Steven Ricke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofuels: Alternative Feedstocks and Conversion Processes for the Production of Liquid and Gaseous Biofuels (Second Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.629-659, 2019, Biomass, Biofuels, Biochemicals, 978-0-12-816856-1. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816856-1.00026-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production industrielle de microalgues et cyanobactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jenck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHV4030, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du CO2 par microalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Production of Algal Biomass: Photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faizal Bux; Yusuf Chisti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algae Biotechnology: Products and Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.41-66, 2016, Green Energy and Technology, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12334-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Photobioreactors and Scale-Up Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, pp.257-310, 2016, Photobioreaction Engineering, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.ache.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge models for the engineering and optimization of photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.Posten; C.Walter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microalgal Biotechnology: Potential and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.181-224, 2012, 9783110225020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'hydrogène par les micro-organismes photosynthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-bio3352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of an indicator virus during microalgae-based wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Fallowfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.1593-1606. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-024-03435-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model system for recovering nitrogen and phosphorus from yellow water to supply a microalgae culture on a building facade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 521, pp.146156. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the colony size effect on light access and growth of the colonial microalga Botryococcus braunii in photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widya Nur Habiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90, pp.104176. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2025.104176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of biomolecule extraction from Spirulina platensis with [bmim][Cl]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Zurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Mateo-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Hernández Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86, pp.103909. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2025.103909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple new approach predicting how microalgae culture systems will perform under sunlight and artificial light conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kazbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Al Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.103517. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2024.103517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling semi-transparent PV PANELS with thin-film PBRs for sustainable microalgal biomass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. Moheimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.722 - 732. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of continuous astaxanthin production by Haematococcus pluvialis in nitrogen-limited photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Kazbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Takache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.103529. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2024.103529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between carbon sources and light in microalgal culture from the perspective of wastewater treatment in high rate algal ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Fallowfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.103466. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2024.103466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-varying microplastic contributions of a large urban and industrial area to river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delor-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 347, pp.123702. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D characterisation of a large high rate algal pond for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajina K C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Sabatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.103537. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2024.103537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System modeling of the thermal behavior of a building equipped with facade-integrated photobioreactors: Validation and comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dechandol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 292, pp.113147. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a spectrophotometric method for quantification of C-phycocyanin in the cyanobacterium Aphanizomenon flos-aquae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (4), pp.1715-1726. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-023-03011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal regulation of algae cultures in raceway ponds utilizing ground heat: Improving techno-economic feasibility and process sustainability of large-scale algae production in Qatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Schipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imma Gifuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hareb Al-Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.103497. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2023.103497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the salinity on the biosynthesis of the polysaccharides of the marine microalgae Porphyridium cruentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.103089. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2023.103089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of light absorption rate on the astaxanthin production by the microalga Haematococcus pluvialis during nitrogen starvation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Kazbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Takache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources and Bioprocessing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40643-023-00700-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of continuous TAG production by Nannochloropsis gaditana in solar‐nitrogen‐limited culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (119), pp.1808-1819. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.28097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different types of bubbly flows in a confined channel with the aim of limiting microalgae biofilm development – Part II: study of the development and removal of microalgae biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173 (4), pp.108844. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2022.108899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Modeling of CO2 Biofixation by Microalgae and Optimization of Carbon Supply in Various Photobioreactor Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (38), pp.12826-12842. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgal biofuels: Pathways towards a positive energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.115929. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel external reflecting raceway pond design for improved biomass productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Hoeniges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Welch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65, pp.102742. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2022.102742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different types of bubbly flows in a confined channel with the aim of limiting microalgae biofilm development - Part I: Hydrodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173, pp.108844. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2022.108844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submerged membrane photobioreactor for the cultivation of Haslea ostrearia and the continuous extraction of extracellular marennine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Gargouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 350, pp.126922. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2022.126922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous operation of a solar photobioreactor with linearizing control – A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Sébile-Meilleroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Computer Aided Chemical Engineering, 51, pp.403-408. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-323-95879-0.50068-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar cultivation of microalgae in a desert environment for the development of techno-functional feed ingredients for aquaculture in Qatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Thaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadin Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Bounnit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Schipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 835, pp.155538. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature, irradiance, and pH on the growth and biochemical composition of Haslea ostrearia batch-cultured in an airlift plan-photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebiha Adjout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Chentir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (13-16), pp.5233-5247. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-022-12055-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model for temperature prediction in a façade-integrated photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dechandol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.371-383. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2022.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing Energy-Rich Microalgae Biomass for Liquid Biofuels: Influence of Strain Selection and Culture Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1246. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the photosynthetic response of Chlorella vulgaris to light changes in a torus-shape photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonnanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (23), pp.8689 - 8701. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-021-11636-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid recovery from Nannochloropsis gaditana using the wet pathway: Investigation of the operating parameters of bead milling and centrifugal extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56, pp.102318. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2021.102318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of spirulina solar cultivation: Key aspects to reduce environmental impacts using Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Duran Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Journal of Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299, 29 p. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivating Microalgae in Desert Conditions: Evaluation of the Effect of Light-Temperature Summer Conditions on the Growth and Metabolism of Nannochloropsis QU130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hareb Al Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taleb Aumaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.3799. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11093799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of growth limitation by CO2 mass transfer and inorganic carbon source for the microalga Chlorella vulgaris in a dedicated photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. F Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 233, pp.116388. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.116388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive thermal regulation approach for Algofilm © photobioreactor through phase change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Mangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Khider Si-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.411 - 425. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2021.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on photobioreactor design and modelling for microalgae production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299 (7), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0re00450b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dropwise Condensation on the Biomass Production Rate in Covered Raceway Ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Hoeniges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14020268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a screening system for characterizing and modeling biomass production from cyanobacteria and microalgae: Application to Arthrospira platensis and Haematococcus pluvialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kazbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2021.102386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the growth and marennine production by the diatom Haslea ostrearia in photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Nghiem Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2021.102251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Quick and Simple Protocol to Evaluate Microalgae Polysaccharide Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orane Michelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (2), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md19020101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246036v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of design dark fraction on the loss of biomass productivities in photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Kazbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Takache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (2), pp.207-216. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-019-02217-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an artificial culture medium to optimize Haslea ostrearia biomass and marennine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nghiem Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Safitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.101653. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2019.101653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of colony formation on light absorption by Botryococcus braunii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Hoeniges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razmig Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2020.101985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency analysis of outdoor standalone photovoltaic-powered photobioreactors coproducing lipid-rich algal biomass and electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeka G Nwoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Parlevliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian W Laird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Alameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 275, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of microalgal protein by three-steps membrane filtration: Advancements and feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gifuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Massé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.102082. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2020.102082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filterability of exopolysaccharides solutions from the red microalga Porphyridium cruentum by tangential filtration on a polymeric membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (9), pp.1167-1184. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2018.1523234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of light absorption rate and nitrate concentration on TAG accumulation and productivity of Parachlorella kessleri cultures grown in chemostat mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.101442. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2019.101442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dissolved oxygen concentration on microalgal culture in photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kazbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le-Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.101432. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2019.101432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic electron transport transients in Chlorella vulgaris under fluctuating light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bonnanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, pp.101713. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2019.101713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laser Multi-Reflection Technique Applied for Liquid Film Flow Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouldrebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K. Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.213 - 223. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40799-018-0279-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling and optimization of microalgal biomass production in the harsh desert conditions of State of Qatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hareb Mohammed S J Al Jabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.101381. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bead milling disruption kinetics of microalgae: Process modeling, optimization and application to biomolecules recovery from Chlorella sorokiniana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téné Rosine Zinkoné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imma Gifuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 267, pp.458 - 465. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2018.07.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of lipid production by nitrogen-starved Parachlorella kessleri under continuous illumination and day/night cycles for biodiesel application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Takache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (2), pp.761-772. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1286-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet lipid extraction from the microalga Nannochloropsis sp.: Disruption, physiological effects and solvent screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Angles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.27 - 34. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2016.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmittance of transparent windows with non-absorbing cap-shaped droplets condensed on their backside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 194, pp.98-107. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global characterization of hydrodynamics and gas-liquid mass transfer in a thin-gap bubble column intended for microalgae cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.76-89. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2017.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of measuring biofuel sustainability: A stakeholder-driven approach applied to the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.933-947. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2016.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light transfer in agar immobilized microalgae cell cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razmig Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198, pp.81-92. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection-refraction effects on light distribution inside tubular photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspare Marotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Scargiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Brucato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.22811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a thin-film solar photobioreactor with high biomass volumetric productivity (AlgoFilm ) based on process intensification principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.120 - 137. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2016.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic flows of suspensions of the green non-motile Chlorella micro-alga at various volume fractions: Applications to intensified photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Burghelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 231, pp.91 - 101. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2016.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of different strategies to produce biofuels from Nannochloropsis oculata and Chlorella vulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Caporgno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fortuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stüber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabregat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144, pp.132-138. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Nutrients Recovery from Lipid-Extracted Nannochloropsis via Anaerobic Digestion and Hydrothermal Liquefaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caporgno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Torras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (6), pp.3133-3139. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple method for measuring the spectral absorption cross-section of microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razmig Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.357-368. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pre-treatment for the methane production from microalgae by using N-methylmorpholine-N-oxide (NMMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Caporgno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 201, pp.370-373. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2015.11.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a screening procedure for the characterization of Botryococcus braunii strains for biofuel application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (11), pp.1855-1865. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and modeling of the effects of light spectrum and incident angle on the growth of Chlorella vulgaris in photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (2), pp.247-261. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.2244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of experimentally and theoretically determined radiation characteristics of photosynthetic microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razmig Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 175, pp.30-45. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal liquefaction of Nannochloropsis oceanica in different solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Caporgno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Tazerout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.404-410. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2016.04.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of freshwater and seawater microalgae strains in fully controlled photobioreactors for biodiesel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.480-490. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2016.06.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgae culture in building-integrated photobioreactors: Biomass production modelling and energetic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 284, pp.850-861. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2015.08.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel recovery process for lipids from microalgæ for biodiesel production using a hydrated phosphonium ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Olkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Caporgno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (5), pp.2813-2824. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4gc02448f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of a methyl ester from the microalgae Nannochloropsis grown in raceways on the French west coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 153, pp.640-649. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2015.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a screening procedure of microalgae for biodiesel production: Application to the genus of marine microalgae Nannochloropsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taleb Aumaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177, pp.224-232. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2014.11.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of light/dark cycles effects on the photosynthetic growth of Chlamydomonas reinhardtii in conditions representative of photobioreactor cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Takache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Marec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.192-204. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the biofuel production potential of Botryococcus braunii strains by sensitive rapid qualitative chemotyping using chemometrically-assisted gas chromatography–mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.33 - 42. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of microalgae culture in the light changing conditions of solar photobioreactor production and comparison with cyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgae cultivation in urban wastewater: Nutrient removal and biomass production for biodiesel and methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Caporgno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.232-239. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of physical and chemical properties of HTSXT-FTIR samples on the quality of prediction models developed to determine absolute concentrations of total proteins, carbohydrates and triglycerides: a preliminary study on the determination of their absolute concentrations in fresh microalgal biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Serrano Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (11), pp.2371 - 2380. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-014-1215-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the matrix effect of fresh sampled cells for in vivo unbiased FTIR determination of the absolute concentration of total lipid content of microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Serrano León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (11), pp.2175 - 2187. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-014-1194-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design tool and guidelines for outdoor photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euntaek Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramakanth Munipalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.18-29. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of light absorption rate by Nannochloropsis oculata on triglyceride production during nitrogen starvation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razmig Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 163, pp.308-319. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2014.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting Chlorella vulgaris by natural increase in pH: effect of medium composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D.P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (11), pp.1378-1388. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2013.868531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and modeling of biomass decay rate in the dark and its potential influence on net productivity of solar photobioreactors for microalga Chlamydomonas reinhardtii and cyanobacterium Arthrospira platensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp.271-276. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2013.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure disruption: a two-step treatment for selective extraction of intracellular components from the microalga Porphyridium cruentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (4), pp.983-989. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-012-9910-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrifugal partition extraction of β-carotene from Dunaliella salina for efficient and biocompatible recovery of metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mojaat-Guemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134, pp.396 - 400. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2013.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of suspensions of the green microalga Chlorella vulgaris at various volume fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Burghelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (6), pp.589-605. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-013-0700-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The culture of Chlorella vulgaris in a recycled supernatant: Effects on biomass production and medium quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hadj-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.285-292. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of biomass productivities achievable in solar rectangular photobioreactors for the cyanobacterium Arthrospira platensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (3), pp.699-714. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a minimal growth medium for recycling Chlorella vulgaris culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hadj-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 123, pp.366-374. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2012.07.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of fatty acids accumulation in Nannochloropsis oculata for biodiesel application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cuiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.421-32. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2012.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobioreactor design for isotopic non-stationary 13 C-metabolic flux analysis (INST 13 C-MFA) under photoautotrophic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martzolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Peyriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (12), pp.3030-3040. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.24575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling of the photosynthetic growth of Chlamydomonas reinhardtii in a photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Takache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (3), pp.681-692. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.1545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic temperature model for solar photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 175, pp.443-449. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2011.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dynamic functioning of rectangular photobioreactors in solar conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (7), pp.1947-1960. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.12389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations in an external-loop airlift photobioreactor with annular light chambers and swirling flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (2), pp.164-171. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2010.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic investigation of biomass and lipid productivity by microalgae in photobioreactors for biodiesel application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Couzinet-Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (1), pp.150-158. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2010.06.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydrodynamics in tangential and dynamic ultrafiltration systems for microalgae separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 265 (1-3), pp.279-283. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2010.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling of light limitation and sulfur deprivation effects in the induction of hydrogen production with Chlamydomonas reinhardtii. Part II: Definition of model-based protocols and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Takache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (10), pp.2288-2299. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.23180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of prolonged hypoxia in autotrophic conditions in the hydrogen production by the green microalga Chlamydomonas reinhardtii in photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (2), pp.1035-1043. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2010.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical assessment of maximum productivities for the microalgae Chlamydomonas reinhardtii in two different geometries of photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Takache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (2), pp.431-440. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the combined effects of acetate and photobioreactor illuminated fraction in the induction of anoxia for hydrogen production by Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (19), pp.10741-10749. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.02.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hydrogen production by Platymonas Subcordiformis in torus photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Fan Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-An Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (13), pp.7200-7205. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.02.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new photobioreactor for continuous microalgal production in hatcheries based on external-loop airlift and swirling flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Olivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bougaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (1), pp.132-147. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.22035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of biomass and lipids production with Neochloris oleoabundans in photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 100 (23), pp.5988-5995. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2009.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling of light limitation and sulfur deprivation effects in the induction of hydrogen production with Chlamydomonas reinhardtii : Part I. Model development and parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanny Fouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (1), pp.232-245. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.22034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal selection of organic solvents for biocompatible extraction of β-carotene from Dunaliella salina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mojaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 133 (4), pp.433-441. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2007.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics influence on light conversion in photobioreactors: An energetically consistent analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (14), pp.3679-3694. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2008.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of H2 production using the green microalga Chlamydomonas reinhardtii in a fully controlled photobioreactor fitted with on-line gas analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (13), pp.3302-3310. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.03.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD analysis of the flow pattern and local shear rate in a scraped surface heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Yataghene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (9-10), pp.1550-1561. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and hydrodynamics investigation using CFD in a square-sectioned torus reactor in batch and continuous regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pramparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Stüber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustí Fortuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 137 (2), pp.386-395. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2007.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic carbon sources and Fe2+ ions on growth and β-carotene accumulation by Dunaliella salina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mojaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2007.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of hydrodynamic and mixing conditions in a torus photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (14), pp.4476-4489. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2006.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotrophic and Mixotrophic Hydrogen Photoproduction in Sulfur-Deprived Chlamydomonas Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanny Fouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Hemschemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (10), pp.6199-6205. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.71.10.6199-6205.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully predictive model for one-dimensional light attenuation by Chlamydomonas reinhardtii in a torus photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. G Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91 (5), pp.569-582. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.20475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of bend and torus flows, part I : effect of swirl motion on flow structure in U-bend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (16), pp.3345-3357. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2004.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Inlet Type on Shear Stress and Mixing in an Annular Photobioreactor Involving a Swirling Decaying Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Muller-Feuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 82 (3), pp.495-503. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.5450820310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of bend and torus flows—Part II : Flow simulation in torus reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. M Rosant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (16), pp.3359-3370. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2004.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limitations of modeling for optimization of Porphyridium cruentum cultures in an annular photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Muller-Feuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Le Guédes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103 (2), pp.153-163. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1656(03)00100-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swirling flow implementation in a photobioreactor for batch and continuous cultures of porphyridium cruentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Muller-Feuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Le Guédes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84 (5), pp.544-551. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.10818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian trajectory model for turbulent swirling flow in an annular cell: comparison with residence time distribution measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muller-Feuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (7), pp.1205-1215. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(02)00009-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics study in a plane ultrafiltration module using an electrochemical method and particle image velocimetry visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Comiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (3), pp.283-293. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003480100317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of microalgae growth in limiting light conditions: Flow effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muller-Feuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48 (5), pp.1109-1120. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.690480520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Swirl Flow Velocity-Field Reconstruction Using a Neural Network With Radial Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 123 (4), pp.920-927. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1412847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle image velocimetry investigation of the flow-field of a 3D turbulent annular swirling decaying flow induced by means of a tangential inlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doubliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29 (3), pp.291-301. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003480000181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert photonique dans un photoréacteur à écoulement tourbillonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 77 (5), pp.869-876. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.5450770512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Transparent Organic Photovoltaic Modules coupled with a Photobioreactor for Microalgae Cultivation in COCPIT project for Sustainable Advanced Fuels Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burrueco-Subirà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2025.584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgae, an asset for the circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Edition du Colloque Franco-Marocain sur les Energies Renouvelables (COFMER’05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biofaçades de microalgues pour développer des bâtiments durables : Modélisation système sous Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Toublanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les photo-bioréacteurs à membranes immergées pour la culture de microalgues et l'extraction de leurs composés extracellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Hajder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façade thermo active Symbiose thermique entre un bâtiment et un système de culture de microalgue (biofaçade) – modélisation thermique dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Franco-Québécois en Energie 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, DISTANCIEL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’accumulation de paramylons dans les microalgues Euglena gracilis pour la production de nouveaux matériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvanna Visakha Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19éme Congrès National de la Société Française de Génie des Procédés -SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an AAV bioproduction technological platform in microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Esnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de thérapie cellulaire et génique (SFTCG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Els Verhoeyen, May 2024, Nantes (Cité des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological valorization of CO2 by microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES 2023 : 18e congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bioraffinage de micro-algues : exemple de la valorisation du milieu de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Gargouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Deschênes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjean Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des journées scientifiques de Nantes université, Les Journées thématiques du CFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Lagrangian Particle Tracking within transitional flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Agocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, énergie, dépollution… Les microalgues, une solution aux enjeux de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Permanente de Nantes (Project: Microalgal biomass refining and valorisation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light sensitivity characterization of a cyanobacteria strain for industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaeEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light transfer and bioenergy from microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conférence on Advanced Materials for Photonics, Sensing and Energy Applications (AMPSECA21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the production of biodiesel from Nannochloropsis oceanica microalgae and its engine tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rios Sergio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sary Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Virtual European Biomass Conference and Exhibition (e-EUBCE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETA Florence, Jul 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic optimization of closed photobioreactors in solar conditions. A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Sebile-Meilleroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 24th International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. pp.582-587, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc50638.2020.9259653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIAM : Technologie de rupture pour une production contrôlée et intensifiée de microalgues. Etude de l'hydrodynamique en vue d'éviter le développement de biofilm dans de tels systèmes intensifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HVP-photobioreactor for intensified microalgal culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsukuba University - Scientific seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Heat and Mass Transfer Modelling of Passive thermal regulation for Algofilm© through Condensate Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain Mangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Khider Si-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triglyceride recovery from microalgae grown in diurnal cycles: Physiological influence over Downstream process efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Conference on Algal Technologies and Stabilisation Ponds for Wastewater Treatment and Resource Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced monitoring and control strategies for the real-time optimization of microalgae solar culture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bonnanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Bouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaeEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and optimisation of microalgae production on urban effluent for an advanced wastewater treatment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noubisié Youaleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Conference on Algal Technologies and Stabilisation Ponds for Wastewater Treatment and Resource Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microalgues s’invitent en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNRS “L’ingénierie se met au vert”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jul 2019, Paris, France. pp.62-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the hydrodynamics in a high volumetric productivity photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">oceanext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a double stress light-salinity, on the polysaccharides compartmentalization of porphyridium cruentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european congress of chemical engineering ECCE12, 5rd european congress of applied biotechnology, ECAB5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'un protocole optimisé de production d'exopolysaccharides par la microalgue Porphyridium cruentum par application d'un stress lumineux contrôlé en photobioréacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation systématique de la culture d’Haslea ostrearia et de la production de marrenine en photobioréacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du Québec à Rimouski - Scientific seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating growth and photosynthesis efficiency by using online Chlorophyll a fluorescence in microalgae culture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bonnanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Conference on Algal Technologies and Stabilisation Ponds for Wastewater Treatment and Resource Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgal biorefinery approach: integration and co-optimisation of the different unit operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imma Gifuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Kazbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European congress of chemical engineering, 5th European congress of applied biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The torus photobioreactor: a tool for metabolic flux analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martzolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Tracers and Tracing Methods (Tracer 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Đà Nẵng, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential application of microalgae culture to wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Noubissie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art des photobioréacteurs solaires : infrastructures et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Journées Nationales sur l’Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous control of pH and dissolved oxygen in closed photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Kazbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Ifrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, France. pp.372-378, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-economic analysis in solar microalgae production: review of the parameters affecting the economic outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGAEUROPE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological valorisation of CO2 emitted from industrial plant by microalgae: development of model-based procedures for optimal scaling and operation of the integrated system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGAEUROPE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar photobioreactor engineering : AlgoFilm technology and building facade integration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flinders University - Scientific seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of MELiSSA loop project for microalgae industry, from the optimization of solar culture to the design of innovative intensified photobioreactor technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrospace MELiSSA Workshop : current and future ways to closed life support systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HVP-photobioreactor for intensified microalgal culture: influence of low culture thickness and high biomass concentration on hydrodynamics, gas-liquid mass transfer and biofilm development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Agrospace – Melissa Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the global hydrodynamics and gas- liquid transfer in a thin-gap bubble column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattarmadathil Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of microalgae lysis by bead milling: a population balance approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téné Rosine Zinkoné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of microalgal culture in building façade: the benefit of inducing interaction with the building for thermal regulation of photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todisco Eglantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of light transfer for microalgae growth kinetics and metabolite production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razmig Kandilian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of the International Society of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On liquid film measurements using multi-reflection technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouldrebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Khider Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dissolved oxygen concentration on photobioreactor performances for microalgae culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Kazbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Takache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'hydrodynamique dans des photobioréacteurs a haute productivité volumique pour éviter le développement de biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal regulation issue in solar photobioreactors: mastering and decreasing energy needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todisco Eglantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Biomass Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomasse et microalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Folles Journées de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On liquid film measurements using laser multi-reflexion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouldrebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Khider Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10/ECCE11/ECAB4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Chemical Engineering Federation, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is photobioreaction engineering?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Innovative approaches in bioreactors design and operation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française de Biotechnologie, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the coupling between growth and TAG extraction stages in solar conditions for biodiesel production by microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgoSolis: A New Facility For The Bioproduction And Refinery Of Microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Montalescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmetic Ingredients and biotechnology - COSM’ING 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Vivo, integration of microalgal culture in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Biomass Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel des microalgues dans l’industrie de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some insights on photobioreaction engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MELiSSA Workshop of European Space Agency (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algosolis, a R&D facility developing breakthrough technologies for microalgae production and biorefining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 29-30 September, Rendez-Vous de Concarneau: where Industry meets Science in marine biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design and intensification of a thin-film photobioreactor for high-cell density culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, European Symposium on Biochemical Engineering Sciences (ESBES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of microalgae culture in the light changing conditions of solar photobioreactor production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of photobioreactor operation under fluctuating light conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Biochemical Engineering Sciences (ESBES) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuels and biorefinery from microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal liquefaction of microalgae waste: Energy recovery and nutrient recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Caporgno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salvadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane processes for the microalage biorefinery : example of polysaccharides upgrading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algae Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of optimized strategies for CO2 bio-mitigation by microalgae in enclosed raceways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Meeting on Chemical Industry and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobioreactors engineering: from lab to industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palerma University - Scientific seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and modeling of specific lighting conditions on Chlorella vulgaris growth in intensified photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Burghelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Algal Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algosolis, Microagae R&D facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microalgues : une nouvelle filière industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of experimentally measured and theoretically predicted radiation characteristics of various photosynthetic microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razmig Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotherm seminar 105 “Computational Thermal Radiation in Participating Media V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme des microorganismes marins : potentiel applicatif des lipides pour les biofuels et la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ième Forum des Biotechnologies de Polytech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of experimentally measured and model predicted radiation characteristics of various photosynthetic microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Eurotherm Congress (Computational Thermal Radiation in Participating Media V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized bio-mitigation of CO2 in cement industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dechandol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Le Gouic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Biomass Summit 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAG production by Parachlorella kessleri cultures in continuous PBRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razmig Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taleb Aumaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. El-Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Onay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Algal Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABO, Jun 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of specific light absorption rate on TAG content and productivity in continuous photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taleb Aumaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Algal Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of membrane processes for fractionation of wet microalgal biomass: recovery of targeted metabolites after cell disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rajaonarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE10+ECAB3+EPIC5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the operating of solar photobioreactors to maximize biomass productivity in diurnal light conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Meeting on Chemical Industry and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple method to measure the spectral absorption cross-section microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razmig Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotherm seminar 105 “Computational Thermal Radiation in Participating Media V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurotherm, Apr 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIESALG Project: an integrated and multidisciplinary project for sustainable biodiesel production from microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuels from microalgal biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Exergy, Energy and Environment Symposium (IEEES7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récolte de microalgues (Chlorella vulgaris) par autofloculation et procédés membranaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D.P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une suspension de microalgues après destruction cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Anglés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties and microscopic flows of suspensions of Chlorella vulgaris microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Burghelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting micro algae by autoflocculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D.P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage et traitement par techniques membranaires de milieux de culture de microalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hadj-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française du génie des procédés, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of wet microalgal biomass : impact of cell destruction on lysate characteristics and on neutral lipids and pigments recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Biorefinery for Food, Fuel and Materials, BFF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling biological and radiative models to describe microalgal growth in a photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Mairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Computer Applications in Biotechnology - CAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leuven, Belgium. pp.168-173, </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal regulation of raceway ponds utilizing ground heat: improving techno-economic feasibility and sustainability of large-scale algae production in Qatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Schipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imma Gifuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hareb Al Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Algal Biomass, Biofuels and Bioproducts (AlgalBBB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Waikoloa Beach, HAWAII, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Combined Nitrogen Stress and Light Availability on Paramylon Accumulation in Euglena gracilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvanna Visakha Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algae Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared radiation filtration through self-sustained condensate film in outdoor Algofilm© solar photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain Mangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Hoeniges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Biomass Conference and Exhibition (EUBCE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial hydrocarbon production by fatty acid photodecarboxylase photoenzyme in photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putty Ekadewi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Biomass Conference and Exhibition, EUBCE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbon continuous production and non-destructive extraction from the microalga Botryococcus braunii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioraffinerie pour l’énergie à partir de microalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational approach for setting the growth of light sensitive microalgae strain in photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaeEurope 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rome ( Virtual ), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light sensitivity characterization of a cyanobacteria strain for industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On line Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of solar micro algal cultivation and bioprospecting of local species for sustainable aqua feed production in Qatar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Thaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hareb Al-Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imma Gifuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Biomass Biofuel and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIATIVE TRANSFER MODELING AND OPTIMIZATION OF THE POLYSACCHARIDE PRODUCTION IN PHOTOBIOREACTOR BY THE MICROALGAE PORPHYRIDIUM CRUENTUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european congress of chemical engineering ECCE12, 5rd european congress of applied biotechnology, ECAB5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le transfert thermique d’un écoulement gravitaire monophasique sur un plan faiblement incliné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Khider Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Franco-Marocain sur les Energies Nouvelles et Renouvelables (COFMER’03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un procédé intégré de production de microorganismes photosynthétiques sur eaux usées urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le-Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Noubissie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la production de polysaccharides en photobioréacteurs: effet de la salinité et compartimentation des polysaccharides de Porphyridium cruentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgal triglycerides recovery during day/night cycles: physiological influence over downstream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european congress of chemical engineering ECCE12, 5rd european congress of applied biotechnology, ECAB5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the salinity on the production and composition of the polysaccharides of the marine algae porphyridum cruentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique M Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european congress of chemical engineering ECCE12, 5rd european congress of applied biotechnology, ECAB5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgae for advanced wastewater treatments and sustainable bioenergy generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Noubissie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Conference on Algal Technologies and Stabilization Ponds for Wastewater Treatment and Resource Recovery (IWAlgae 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On passive thermal regulation for application to closed solar photobioreactor AlgoFilm©: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain Mangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Khider Si-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering ECCE12, 5rd European Congress of Applied Biotechnology, ECAB5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgal solar culture influence on final lipid recovery : DoE appraoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaeEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the salinity on the production and composition of the polysaccharides of the marine algae Porphyridium cruentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaeEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation photobioreactor characterization: Investigation of a case study with in situ light generation in 2D-cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gattepaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poughon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Agrospace – Melissa Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgoSolis: Overview of a growing activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie L. van Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGAEUROPE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Amsterdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blackbody behavior of highly concentrated Chlorella vulgaris suspensions in the photosynthetically active radiation spectral range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Biomass Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgoSolis, a R&D facility for the development of microalgae industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congress of the International Society of Applied Phycology (ISAP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation pour les Microalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dechandol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation (c2i)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and optimization of algal culture in extreme desert environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Al Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Biochemical Engineering Sciences (ESBES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgal culture in extreme desert environments: design of optimal thermal regulation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Al Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Biomass Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature in solar PBRs: Energy demand and regulation strategies for planar geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Biochemical Engineering Sciences (ESBES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of strategies for optimal operation and reduction of OPEX cost in solar photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Biomass Summit, Phoenix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgoSolis, a R&D facility dedicated to the development of microalgae industry and sustainable biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Algal Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for astaxanthin production by cultures of microalgae within integrated photobioreactors façade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd European Congress of Applied Biotechnology (ECCE10-ECAB3-EPIC5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A medium-throughput screening (MTS) strategy for microalgae and cyanobacteria characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Claude-Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenli Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Asia Pacific Biotech Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of rational operating strategies for robust and efficient production in solar photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Algal Biomass, Biofuels and Bioproducts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a screening procedure for the characterization of Botryococcus braunii strains for biofuel application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPC-6 (6th European Phycologycal Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'exopolysaccharides de micro-algues à titre d'agents texturants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2102024. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux exopolysaccharides dépolymérisés, issus de micro-algues, leur procédé de préparation et leurs utilisations en cosmétique pour retarder les effets du vieillissement cutané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2102020. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation photobioreactor characterization : photobioreactor advanced concept.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremi Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Spatial Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of Chlorella v. growth medium: effect on biomass production and medium quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hadj-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId772"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jeremy Pruvost </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeremy-pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9502-1207</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096148152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=69lG-9oAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeremy PRUVOST a réalisé sa thèse de 1997 à 2000 au sein du Laboratoire de Génie des Procédés – Environnement - Agroalimentaire (GEPEA – UMR CNRS 6144) à l’Université de Nantes, en collaboration avec IFREMER. En septembre 2002, il a été recruté en tant que Maître de Conférences à la Faculté des Sciences et des Techniques de l'Université de Nantes au sein du laboratoire GEPEA. En décembre 2005, Jeremy PRUVOST a obtenu l’Habilitation à Diriger des Recherches pour être nommé Professeur en septembre 2008. Il est rattaché aujourd’hui à Polytech Nantes (département Génie des Procédés-Bioprocédés).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeremy PRUVOST a été recruté au sein du laboratoire GEPEA avec pour projet scientifique le développement de procédés pour la valorisation des microalgues. Son domaine d’expertise concerne en particulier l’intensification et la conception des photobioréacteurs en lumière artificielle ou solaire, et sur la mise en place de nouvelles applications de valorisation des microalgues. Plus spécifiquement, il travaille sur l’analyse des interactions intervenant en photobioréacteurs entre paramètres physiques (lumière, écoulement) et biologiques (photosynthèse, métabolisme). L’objectif est de développer via la modélisation des outils de dimensionnement et de contrôle spécifiques à ces bioprocédés. Ces dernières années, cela concerne en particulier la production à grande échelle et solaire de microalgues, que ce soit pour la production de masse, de composés d’intérêts, et/ou la dépollution associée d’effluents (approche écologie industrielle).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’activité portée par Jérémy PRUVOST s’est consolidée au cours des années, pour aujourd’hui regrouper une quarantaine de personnes (26 Enseignants-Chercheurs) au sein de l’équipe Bioprocédés Appliqués aux Microalgues, qu’il a dirigé de 2011 à 2018, et qui intègre les problématiques allant de la biologie des souches au bioraffinage des microalgues. Jeremy PRUVOST est Editeur Associé de la revue Algal Research depuis 2019. Il est aujourd’hui directeur du laboratoire GEPEA (225 personnes) et de la plateforme AlgoSolis (6-10 personnes environ).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumé des principales responsabilités (Janvier 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du laboratoire GEPEA UMR-CNRS 6144 depuis 2018 (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.gepea.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur depuis décembre 2015 de l’UMS AlgoSolis (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.algosolis.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable depuis 2011 de l’axe « Bioprocédés et séparations en milieu marin » puis de l’équipe « Bioprocédés Appliqués aux Microalgues » jusque 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création et Responsabilité de 2017 à 2019 d’un Master International, Microalgae Bioprocess Engineering, Departement GPB, Polytech Nantes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Montage et responsabilité d’un Master 2 Recherche-Professionnel « Génie des Procédés-Environnement-Agroalimentaire », de 2008 jusqu’à sa son remplacement en 2014 par la 5ème année de Polytech GPB.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de 2003 à 2007 de la licence L3-GP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création de plusieurs unités d’enseignements : Photobioréacteurs, Dynamique des Fluides Numérique, Bioréacteurs, Phénomènes de Transfert, Projet bibliographique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur-adjoint de l’Ecole Doctorale SPIGA de Janvier 2012 à Décembre 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de la Recherche de Polytech Nantes depuis 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil de Direction de l’UMR GEPEA depuis 2010</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Editorial Board de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2012 à 2016 (Elsevier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur associé de la revue Algal Research depuis 2019 (Elsevier)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Scientifique de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Algal Biomass Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Chairman de la section “Microalgae Bioengineering” de l’ESBES (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Biochemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">s)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’EERA (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Energy Research Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) depuis 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur de programmes de recherche : IRP DISCUS (2019-2022), ANR PRIAM (Emergence, 2013-2015), ANR DIESALG (Bioénergies, 2012-2015), ANR BIOSOLIS (Bioénergies, 2008-2011), CNRS LIPALG (ENERGIE, 2009-2012), CNRS BIORHYS (ENERGIE, 2007-2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production scientifique (Janvier 2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;gt;90 articles dans des revues internationales à comité de lecture,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11 publications dans un ouvrage de synthèse,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Une centaine de communications dans des colloques (80 avec actes),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;gt;35 directions ou codirections de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10 brevets (dont 9 extensions internationales), 1 Enveloppe Soleau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Indicateurs (source Google ScholaR) : facteur h = 35 et 3821 citations (i10=69)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus d’informations :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste de publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Research Gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV développé (page Université de Nantes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofaçades de microalgues - Bâtiments et systèmes de culture durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Toublanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniques de l'Ingénieur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid biofuels from microalgae: production challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Carlos Magalhães Pires; Ana Filipa Cruz Esteves; Eva Margarida de Azevedo Campos Salgado. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Sustainable Applications of Microalgae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science Ltd, pp.319-342, 2025, Woodhead Series Advances in Pollution Research, 978-0-443-22127-9. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-22127-9.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microalgues s’invitent en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS EDITIONS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer l’avenir – L’ingénierie se met au vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-69, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation of algae in photobioreactors for biodiesel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashok Pandey; Christian Larroche; Claude-Gilles Dussap; Edgard Gnansounou; Samir Kumar Khanal; Steven Ricke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofuels: Alternative Feedstocks and Conversion Processes for the Production of Liquid and Gaseous Biofuels (Second Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.629-659, 2019, Biomass, Biofuels, Biochemicals, 978-0-12-816856-1. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816856-1.00026-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production industrielle de microalgues et cyanobactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jenck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHV4030, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du CO2 par microalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Production of Algal Biomass: Photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faizal Bux; Yusuf Chisti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algae Biotechnology: Products and Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.41-66, 2016, Green Energy and Technology, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12334-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Photobioreactors and Scale-Up Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, pp.257-310, 2016, Photobioreaction Engineering, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.ache.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge models for the engineering and optimization of photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.Posten; C.Walter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microalgal Biotechnology: Potential and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.181-224, 2012, 9783110225020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'hydrogène par les micro-organismes photosynthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-bio3352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective fractionation of proteins and carbohydrates from Parachlorella kessleri with ionic liquid-based aqueous two-phase systems: Influence of pretreatment and physiological state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Zurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Márquez-Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisse Rivas-Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Cheikhwafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 95, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2026.104662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05618632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light transfer investigation in solar tubular photobioreactors using Monte Carlo ray tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Hoeniges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26, pp.101081. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2026.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of an indicator virus during microalgae-based wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Fallowfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.1593-1606. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-024-03435-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model system for recovering nitrogen and phosphorus from yellow water to supply a microalgae culture on a building facade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 521, pp.146156. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.146156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the colony size effect on light access and growth of the colonial microalga Botryococcus braunii in photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widya Nur Habiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90, pp.104176. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2025.104176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of biomolecule extraction from Spirulina platensis with [bmim][Cl]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Zurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Mateo-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Hernández Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 86, pp.103909. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2025.103909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple new approach predicting how microalgae culture systems will perform under sunlight and artificial light conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kazbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Al Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.103517. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2024.103517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling semi-transparent PV PANELS with thin-film PBRs for sustainable microalgal biomass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. Moheimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.722 - 732. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of continuous astaxanthin production by Haematococcus pluvialis in nitrogen-limited photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Kazbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Takache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.103529. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2024.103529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between carbon sources and light in microalgal culture from the perspective of wastewater treatment in high rate algal ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Fallowfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.103466. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2024.103466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-varying microplastic contributions of a large urban and industrial area to river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delor-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 347, pp.123702. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D characterisation of a large high rate algal pond for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajina K C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Sabatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.103537. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2024.103537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System modeling of the thermal behavior of a building equipped with facade-integrated photobioreactors: Validation and comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dechandol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 292, pp.113147. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a spectrophotometric method for quantification of C-phycocyanin in the cyanobacterium Aphanizomenon flos-aquae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (4), pp.1715-1726. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-023-03011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal regulation of algae cultures in raceway ponds utilizing ground heat: Improving techno-economic feasibility and process sustainability of large-scale algae production in Qatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Schipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imma Gifuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hareb Al-Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.103497. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2023.103497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the salinity on the biosynthesis of the polysaccharides of the marine microalgae Porphyridium cruentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.103089. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2023.103089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of light absorption rate on the astaxanthin production by the microalga Haematococcus pluvialis during nitrogen starvation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Kazbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Takache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources and Bioprocessing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40643-023-00700-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different types of bubbly flows in a confined channel with the aim of limiting microalgae biofilm development – Part II: study of the development and removal of microalgae biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173 (4), pp.108844. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2022.108899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of continuous TAG production by Nannochloropsis gaditana in solar‐nitrogen‐limited culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (119), pp.1808-1819. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.28097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Modeling of CO2 Biofixation by Microalgae and Optimization of Carbon Supply in Various Photobioreactor Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (38), pp.12826-12842. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel external reflecting raceway pond design for improved biomass productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Hoeniges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Welch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65, pp.102742. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2022.102742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgal biofuels: Pathways towards a positive energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.115929. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous operation of a solar photobioreactor with linearizing control – A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Sébile-Meilleroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Computer Aided Chemical Engineering, 51, pp.403-408. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-323-95879-0.50068-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different types of bubbly flows in a confined channel with the aim of limiting microalgae biofilm development - Part I: Hydrodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173, pp.108844. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2022.108844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submerged membrane photobioreactor for the cultivation of Haslea ostrearia and the continuous extraction of extracellular marennine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Gargouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 350, pp.126922. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2022.126922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar cultivation of microalgae in a desert environment for the development of techno-functional feed ingredients for aquaculture in Qatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Thaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadin Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Bounnit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Schipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 835, pp.155538. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature, irradiance, and pH on the growth and biochemical composition of Haslea ostrearia batch-cultured in an airlift plan-photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebiha Adjout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Chentir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (13-16), pp.5233-5247. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-022-12055-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model for temperature prediction in a façade-integrated photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dechandol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.371-383. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2022.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of spirulina solar cultivation: Key aspects to reduce environmental impacts using Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Duran Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Journal of Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299, 29 p. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid recovery from Nannochloropsis gaditana using the wet pathway: Investigation of the operating parameters of bead milling and centrifugal extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56, pp.102318. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2021.102318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing Energy-Rich Microalgae Biomass for Liquid Biofuels: Influence of Strain Selection and Culture Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1246. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the photosynthetic response of Chlorella vulgaris to light changes in a torus-shape photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonnanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (23), pp.8689 - 8701. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-021-11636-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivating Microalgae in Desert Conditions: Evaluation of the Effect of Light-Temperature Summer Conditions on the Growth and Metabolism of Nannochloropsis QU130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hareb Al Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taleb Aumaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.3799. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11093799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of growth limitation by CO2 mass transfer and inorganic carbon source for the microalga Chlorella vulgaris in a dedicated photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. F Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 233, pp.116388. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.116388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive thermal regulation approach for Algofilm © photobioreactor through phase change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Mangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Khider Si-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.411 - 425. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2021.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on photobioreactor design and modelling for microalgae production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299 (7), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0re00450b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a screening system for characterizing and modeling biomass production from cyanobacteria and microalgae: Application to Arthrospira platensis and Haematococcus pluvialis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kazbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2021.102386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dropwise Condensation on the Biomass Production Rate in Covered Raceway Ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Hoeniges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14020268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the growth and marennine production by the diatom Haslea ostrearia in photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Nghiem Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2021.102251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Quick and Simple Protocol to Evaluate Microalgae Polysaccharide Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orane Michelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (2), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md19020101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246036v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of colony formation on light absorption by Botryococcus braunii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Hoeniges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razmig Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2020.101985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of design dark fraction on the loss of biomass productivities in photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Kazbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Takache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (2), pp.207-216. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-019-02217-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an artificial culture medium to optimize Haslea ostrearia biomass and marennine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nghiem Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Safitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.101653. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2019.101653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency analysis of outdoor standalone photovoltaic-powered photobioreactors coproducing lipid-rich algal biomass and electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeka G Nwoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Parlevliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian W Laird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Alameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 275, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of microalgal protein by three-steps membrane filtration: Advancements and feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Gifuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Massé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.102082. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2020.102082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filterability of exopolysaccharides solutions from the red microalga Porphyridium cruentum by tangential filtration on a polymeric membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (9), pp.1167-1184. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2018.1523234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic electron transport transients in Chlorella vulgaris under fluctuating light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bonnanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44, pp.101713. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2019.101713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dissolved oxygen concentration on microalgal culture in photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kazbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le-Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.101432. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2019.101432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of light absorption rate and nitrate concentration on TAG accumulation and productivity of Parachlorella kessleri cultures grown in chemostat mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.101442. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2019.101442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling and optimization of microalgal biomass production in the harsh desert conditions of State of Qatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hareb Mohammed S J Al Jabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.101381. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laser Multi-Reflection Technique Applied for Liquid Film Flow Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouldrebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K. Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.213 - 223. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40799-018-0279-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bead milling disruption kinetics of microalgae: Process modeling, optimization and application to biomolecules recovery from Chlorella sorokiniana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téné Rosine Zinkoné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imma Gifuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 267, pp.458 - 465. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2018.07.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of lipid production by nitrogen-starved Parachlorella kessleri under continuous illumination and day/night cycles for biodiesel application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Takache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (2), pp.761-772. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1286-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet lipid extraction from the microalga Nannochloropsis sp.: Disruption, physiological effects and solvent screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Angles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.27 - 34. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2016.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmittance of transparent windows with non-absorbing cap-shaped droplets condensed on their backside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 194, pp.98-107. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global characterization of hydrodynamics and gas-liquid mass transfer in a thin-gap bubble column intended for microalgae cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.76-89. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2017.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of measuring biofuel sustainability: A stakeholder-driven approach applied to the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69, pp.933-947. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2016.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection-refraction effects on light distribution inside tubular photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspare Marotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Scargiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Brucato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.22811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a thin-film solar photobioreactor with high biomass volumetric productivity (AlgoFilm ) based on process intensification principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.120 - 137. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2016.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light transfer in agar immobilized microalgae cell cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razmig Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198, pp.81-92. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic flows of suspensions of the green non-motile Chlorella micro-alga at various volume fractions: Applications to intensified photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Burghelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 231, pp.91 - 101. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2016.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Nutrients Recovery from Lipid-Extracted Nannochloropsis via Anaerobic Digestion and Hydrothermal Liquefaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caporgno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Torras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (6), pp.3133-3139. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of different strategies to produce biofuels from Nannochloropsis oculata and Chlorella vulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Caporgno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fortuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stüber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabregat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144, pp.132-138. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a screening procedure for the characterization of Botryococcus braunii strains for biofuel application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (11), pp.1855-1865. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pre-treatment for the methane production from microalgae by using N-methylmorpholine-N-oxide (NMMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Caporgno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 201, pp.370-373. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2015.11.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple method for measuring the spectral absorption cross-section of microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razmig Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.357-368. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and modeling of the effects of light spectrum and incident angle on the growth of Chlorella vulgaris in photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (2), pp.247-261. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.2244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of experimentally and theoretically determined radiation characteristics of photosynthetic microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razmig Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 175, pp.30-45. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal liquefaction of Nannochloropsis oceanica in different solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Caporgno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Tazerout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.404-410. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2016.04.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of freshwater and seawater microalgae strains in fully controlled photobioreactors for biodiesel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.480-490. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2016.06.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgae culture in building-integrated photobioreactors: Biomass production modelling and energetic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 284, pp.850-861. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2015.08.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a screening procedure of microalgae for biodiesel production: Application to the genus of marine microalgae Nannochloropsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taleb Aumaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177, pp.224-232. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2014.11.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel recovery process for lipids from microalgæ for biodiesel production using a hydrated phosphonium ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Olkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Caporgno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (5), pp.2813-2824. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4gc02448f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of a methyl ester from the microalgae Nannochloropsis grown in raceways on the French west coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 153, pp.640-649. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2015.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of light/dark cycles effects on the photosynthetic growth of Chlamydomonas reinhardtii in conditions representative of photobioreactor cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Takache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Marec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.192-204. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the biofuel production potential of Botryococcus braunii strains by sensitive rapid qualitative chemotyping using chemometrically-assisted gas chromatography–mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.33 - 42. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of microalgae culture in the light changing conditions of solar photobioreactor production and comparison with cyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgae cultivation in urban wastewater: Nutrient removal and biomass production for biodiesel and methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Caporgno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.232-239. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of physical and chemical properties of HTSXT-FTIR samples on the quality of prediction models developed to determine absolute concentrations of total proteins, carbohydrates and triglycerides: a preliminary study on the determination of their absolute concentrations in fresh microalgal biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Serrano Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (11), pp.2371 - 2380. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-014-1215-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the matrix effect of fresh sampled cells for in vivo unbiased FTIR determination of the absolute concentration of total lipid content of microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Serrano León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (11), pp.2175 - 2187. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-014-1194-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of light absorption rate by Nannochloropsis oculata on triglyceride production during nitrogen starvation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razmig Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 163, pp.308-319. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2014.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design tool and guidelines for outdoor photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euntaek Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramakanth Munipalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106, pp.18-29. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting Chlorella vulgaris by natural increase in pH: effect of medium composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D.P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (11), pp.1378-1388. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2013.868531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and modeling of biomass decay rate in the dark and its potential influence on net productivity of solar photobioreactors for microalga Chlamydomonas reinhardtii and cyanobacterium Arthrospira platensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp.271-276. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2013.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure disruption: a two-step treatment for selective extraction of intracellular components from the microalga Porphyridium cruentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (4), pp.983-989. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-012-9910-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrifugal partition extraction of β-carotene from Dunaliella salina for efficient and biocompatible recovery of metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Mojaat-Guemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134, pp.396 - 400. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2013.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The culture of Chlorella vulgaris in a recycled supernatant: Effects on biomass production and medium quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hadj-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.285-292. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of suspensions of the green microalga Chlorella vulgaris at various volume fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Burghelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (6), pp.589-605. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-013-0700-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a minimal growth medium for recycling Chlorella vulgaris culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hadj-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 123, pp.366-374. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2012.07.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of biomass productivities achievable in solar rectangular photobioreactors for the cyanobacterium Arthrospira platensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (3), pp.699-714. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobioreactor design for isotopic non-stationary 13 C-metabolic flux analysis (INST 13 C-MFA) under photoautotrophic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martzolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Peyriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (12), pp.3030-3040. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.24575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of fatty acids accumulation in Nannochloropsis oculata for biodiesel application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cuiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.421-32. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2012.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling of the photosynthetic growth of Chlamydomonas reinhardtii in a photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Takache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (3), pp.681-692. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.1545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic temperature model for solar photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 175, pp.443-449. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2011.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dynamic functioning of rectangular photobioreactors in solar conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (7), pp.1947-1960. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.12389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydrodynamics in tangential and dynamic ultrafiltration systems for microalgae separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jaffrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 265 (1-3), pp.279-283. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2010.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations in an external-loop airlift photobioreactor with annular light chambers and swirling flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (2), pp.164-171. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2010.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic investigation of biomass and lipid productivity by microalgae in photobioreactors for biodiesel application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Couzinet-Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (1), pp.150-158. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2010.06.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling of light limitation and sulfur deprivation effects in the induction of hydrogen production with Chlamydomonas reinhardtii. Part II: Definition of model-based protocols and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Takache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (10), pp.2288-2299. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.23180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of prolonged hypoxia in autotrophic conditions in the hydrogen production by the green microalga Chlamydomonas reinhardtii in photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (2), pp.1035-1043. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2010.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical assessment of maximum productivities for the microalgae Chlamydomonas reinhardtii in two different geometries of photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Takache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (2), pp.431-440. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/btpr.356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the combined effects of acetate and photobioreactor illuminated fraction in the induction of anoxia for hydrogen production by Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (19), pp.10741-10749. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.02.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hydrogen production by Platymonas Subcordiformis in torus photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao-Fan Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-An Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (13), pp.7200-7205. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.02.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of biomass and lipids production with Neochloris oleoabundans in photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 100 (23), pp.5988-5995. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2009.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new photobioreactor for continuous microalgal production in hatcheries based on external-loop airlift and swirling flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Olivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bougaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (1), pp.132-147. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.22035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling of light limitation and sulfur deprivation effects in the induction of hydrogen production with Chlamydomonas reinhardtii : Part I. Model development and parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanny Fouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (1), pp.232-245. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.22034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics influence on light conversion in photobioreactors: An energetically consistent analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (14), pp.3679-3694. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2008.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal selection of organic solvents for biocompatible extraction of β-carotene from Dunaliella salina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mojaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 133 (4), pp.433-441. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2007.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of H2 production using the green microalga Chlamydomonas reinhardtii in a fully controlled photobioreactor fitted with on-line gas analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (13), pp.3302-3310. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.03.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and hydrodynamics investigation using CFD in a square-sectioned torus reactor in batch and continuous regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pramparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Stüber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustí Fortuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 137 (2), pp.386-395. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2007.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD analysis of the flow pattern and local shear rate in a scraped surface heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Yataghene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (9-10), pp.1550-1561. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic carbon sources and Fe2+ ions on growth and β-carotene accumulation by Dunaliella salina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mojaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2007.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of hydrodynamic and mixing conditions in a torus photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (14), pp.4476-4489. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2006.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotrophic and Mixotrophic Hydrogen Photoproduction in Sulfur-Deprived Chlamydomonas Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanny Fouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Hemschemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (10), pp.6199-6205. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.71.10.6199-6205.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully predictive model for one-dimensional light attenuation by Chlamydomonas reinhardtii in a torus photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. G Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91 (5), pp.569-582. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.20475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of bend and torus flows, part I : effect of swirl motion on flow structure in U-bend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (16), pp.3345-3357. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2004.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Inlet Type on Shear Stress and Mixing in an Annular Photobioreactor Involving a Swirling Decaying Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Muller-Feuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 82 (3), pp.495-503. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.5450820310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of bend and torus flows—Part II : Flow simulation in torus reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. M Rosant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (16), pp.3359-3370. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2004.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limitations of modeling for optimization of Porphyridium cruentum cultures in an annular photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Muller-Feuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Le Guédes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103 (2), pp.153-163. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1656(03)00100-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swirling flow implementation in a photobioreactor for batch and continuous cultures of porphyridium cruentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Muller-Feuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Le Guédes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84 (5), pp.544-551. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.10818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics study in a plane ultrafiltration module using an electrochemical method and particle image velocimetry visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Comiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (3), pp.283-293. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003480100317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian trajectory model for turbulent swirling flow in an annular cell: comparison with residence time distribution measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muller-Feuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (7), pp.1205-1215. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(02)00009-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of microalgae growth in limiting light conditions: Flow effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muller-Feuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48 (5), pp.1109-1120. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.690480520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Swirl Flow Velocity-Field Reconstruction Using a Neural Network With Radial Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 123 (4), pp.920-927. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1412847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle image velocimetry investigation of the flow-field of a 3D turbulent annular swirling decaying flow induced by means of a tangential inlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doubliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29 (3), pp.291-301. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003480000181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert photonique dans un photoréacteur à écoulement tourbillonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 77 (5), pp.869-876. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.5450770512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biofaçades de microalgues pour développer des bâtiments durables : Modélisation système sous Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Toublanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Transparent Organic Photovoltaic Modules coupled with a Photobioreactor for Microalgae Cultivation in COCPIT project for Sustainable Advanced Fuels Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Burrueco-Subirà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2025.584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgae, an asset for the circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Edition du Colloque Franco-Marocain sur les Energies Renouvelables (COFMER’05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les photo-bioréacteurs à membranes immergées pour la culture de microalgues et l'extraction de leurs composés extracellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Hajder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façade thermo active Symbiose thermique entre un bâtiment et un système de culture de microalgue (biofaçade) – modélisation thermique dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Toublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Franco-Québécois en Energie 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, DISTANCIEL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’accumulation de paramylons dans les microalgues Euglena gracilis pour la production de nouveaux matériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvanna Visakha Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19éme Congrès National de la Société Française de Génie des Procédés -SFGP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an AAV bioproduction technological platform in microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Esnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de thérapie cellulaire et génique (SFTCG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Els Verhoeyen, May 2024, Nantes (Cité des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological valorization of CO2 by microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES 2023 : 18e congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bioraffinage de micro-algues : exemple de la valorisation du milieu de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Gargouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Deschênes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjean Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des journées scientifiques de Nantes université, Les Journées thématiques du CFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Lagrangian Particle Tracking within transitional flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Agocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, énergie, dépollution… Les microalgues, une solution aux enjeux de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Permanente de Nantes (Project: Microalgal biomass refining and valorisation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light transfer and bioenergy from microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conférence on Advanced Materials for Photonics, Sensing and Energy Applications (AMPSECA21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light sensitivity characterization of a cyanobacteria strain for industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaeEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on the production of biodiesel from Nannochloropsis oceanica microalgae and its engine tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rios Sergio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sary Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Virtual European Biomass Conference and Exhibition (e-EUBCE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETA Florence, Jul 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic optimization of closed photobioreactors in solar conditions. A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Sebile-Meilleroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 24th International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. pp.582-587, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc50638.2020.9259653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and optimisation of microalgae production on urban effluent for an advanced wastewater treatment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noubisié Youaleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Conference on Algal Technologies and Stabilisation Ponds for Wastewater Treatment and Resource Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIAM : Technologie de rupture pour une production contrôlée et intensifiée de microalgues. Etude de l'hydrodynamique en vue d'éviter le développement de biofilm dans de tels systèmes intensifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HVP-photobioreactor for intensified microalgal culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsukuba University - Scientific seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triglyceride recovery from microalgae grown in diurnal cycles: Physiological influence over Downstream process efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Conference on Algal Technologies and Stabilisation Ponds for Wastewater Treatment and Resource Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Heat and Mass Transfer Modelling of Passive thermal regulation for Algofilm© through Condensate Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain Mangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Khider Si-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced monitoring and control strategies for the real-time optimization of microalgae solar culture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bonnanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Bouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaeEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the hydrodynamics in a high volumetric productivity photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">oceanext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microalgues s’invitent en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNRS “L’ingénierie se met au vert”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jul 2019, Paris, France. pp.62-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a double stress light-salinity, on the polysaccharides compartmentalization of porphyridium cruentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european congress of chemical engineering ECCE12, 5rd european congress of applied biotechnology, ECAB5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation systématique de la culture d’Haslea ostrearia et de la production de marrenine en photobioréacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du Québec à Rimouski - Scientific seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'un protocole optimisé de production d'exopolysaccharides par la microalgue Porphyridium cruentum par application d'un stress lumineux contrôlé en photobioréacteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgal biorefinery approach: integration and co-optimisation of the different unit operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imma Gifuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Kazbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European congress of chemical engineering, 5th European congress of applied biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating growth and photosynthesis efficiency by using online Chlorophyll a fluorescence in microalgae culture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bonnanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Conference on Algal Technologies and Stabilisation Ponds for Wastewater Treatment and Resource Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The torus photobioreactor: a tool for metabolic flux analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martzolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Tracers and Tracing Methods (Tracer 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Đà Nẵng, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential application of microalgae culture to wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Noubissie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art des photobioréacteurs solaires : infrastructures et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Journées Nationales sur l’Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous control of pH and dissolved oxygen in closed photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Kazbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Ifrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, France. pp.372-378, </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar photobioreactor engineering : AlgoFilm technology and building facade integration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flinders University - Scientific seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-economic analysis in solar microalgae production: review of the parameters affecting the economic outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGAEUROPE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological valorisation of CO2 emitted from industrial plant by microalgae: development of model-based procedures for optimal scaling and operation of the integrated system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGAEUROPE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of MELiSSA loop project for microalgae industry, from the optimization of solar culture to the design of innovative intensified photobioreactor technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrospace MELiSSA Workshop : current and future ways to closed life support systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HVP-photobioreactor for intensified microalgal culture: influence of low culture thickness and high biomass concentration on hydrodynamics, gas-liquid mass transfer and biofilm development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Agrospace – Melissa Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of microalgae lysis by bead milling: a population balance approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téné Rosine Zinkoné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the global hydrodynamics and gas- liquid transfer in a thin-gap bubble column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gadoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattarmadathil Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of light transfer for microalgae growth kinetics and metabolite production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razmig Kandilian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of the International Society of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dissolved oxygen concentration on photobioreactor performances for microalgae culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Kazbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Takache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of microalgal culture in building façade: the benefit of inducing interaction with the building for thermal regulation of photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todisco Eglantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On liquid film measurements using multi-reflection technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouldrebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Khider Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Sahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'hydrodynamique dans des photobioréacteurs a haute productivité volumique pour éviter le développement de biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Thobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomasse et microalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Folles Journées de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal regulation issue in solar photobioreactors: mastering and decreasing energy needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todisco Eglantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Biomass Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On liquid film measurements using laser multi-reflexion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouldrebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Khider Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10/ECCE11/ECAB4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Chemical Engineering Federation, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is photobioreaction engineering?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Innovative approaches in bioreactors design and operation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française de Biotechnologie, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the coupling between growth and TAG extraction stages in solar conditions for biodiesel production by microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of microalgae culture in the light changing conditions of solar photobioreactor production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design and intensification of a thin-film photobioreactor for high-cell density culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, European Symposium on Biochemical Engineering Sciences (ESBES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Vivo, integration of microalgal culture in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durecu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Biomass Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgoSolis: A New Facility For The Bioproduction And Refinery Of Microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Montalescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmetic Ingredients and biotechnology - COSM’ING 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel des microalgues dans l’industrie de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some insights on photobioreaction engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MELiSSA Workshop of European Space Agency (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algosolis, a R&D facility developing breakthrough technologies for microalgae production and biorefining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 29-30 September, Rendez-Vous de Concarneau: where Industry meets Science in marine biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of photobioreactor operation under fluctuating light conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Biochemical Engineering Sciences (ESBES) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuels and biorefinery from microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal liquefaction of microalgae waste: Energy recovery and nutrient recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Caporgno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salvadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane processes for the microalage biorefinery : example of polysaccharides upgrading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algae Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of experimentally measured and theoretically predicted radiation characteristics of various photosynthetic microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razmig Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotherm seminar 105 “Computational Thermal Radiation in Participating Media V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algosolis, Microagae R&D facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microalgues : une nouvelle filière industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme des microorganismes marins : potentiel applicatif des lipides pour les biofuels et la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ième Forum des Biotechnologies de Polytech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and modeling of specific lighting conditions on Chlorella vulgaris growth in intensified photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Burghelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Algal Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobioreactors engineering: from lab to industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palerma University - Scientific seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of optimized strategies for CO2 bio-mitigation by microalgae in enclosed raceways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Meeting on Chemical Industry and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of experimentally measured and model predicted radiation characteristics of various photosynthetic microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Eurotherm Congress (Computational Thermal Radiation in Participating Media V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized bio-mitigation of CO2 in cement industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dechandol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Le Gouic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Biomass Summit 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of specific light absorption rate on TAG content and productivity in continuous photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taleb Aumaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Algal Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAG production by Parachlorella kessleri cultures in continuous PBRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razmig Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taleb Aumaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. El-Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Onay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Algal Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABO, Jun 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the operating of solar photobioreactors to maximize biomass productivity in diurnal light conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Meeting on Chemical Industry and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of membrane processes for fractionation of wet microalgal biomass: recovery of targeted metabolites after cell disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rajaonarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE10+ECAB3+EPIC5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIESALG Project: an integrated and multidisciplinary project for sustainable biodiesel production from microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple method to measure the spectral absorption cross-section microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razmig Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotherm seminar 105 “Computational Thermal Radiation in Participating Media V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurotherm, Apr 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuels from microalgal biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Exergy, Energy and Environment Symposium (IEEES7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une suspension de microalgues après destruction cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Anglés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récolte de microalgues (Chlorella vulgaris) par autofloculation et procédés membranaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D.P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties and microscopic flows of suspensions of Chlorella vulgaris microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Burghelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage et traitement par techniques membranaires de milieux de culture de microalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hadj-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française du génie des procédés, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting micro algae by autoflocculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D.P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of wet microalgal biomass : impact of cell destruction on lysate characteristics and on neutral lipids and pigments recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Biorefinery for Food, Fuel and Materials, BFF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling biological and radiative models to describe microalgal growth in a photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Mairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Computer Applications in Biotechnology - CAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leuven, Belgium. pp.168-173, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal regulation of raceway ponds utilizing ground heat: improving techno-economic feasibility and sustainability of large-scale algae production in Qatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Schipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imma Gifuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hareb Al Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Algal Biomass, Biofuels and Bioproducts (AlgalBBB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Waikoloa Beach, HAWAII, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared radiation filtration through self-sustained condensate film in outdoor Algofilm© solar photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain Mangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Hoeniges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Biomass Conference and Exhibition (EUBCE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial hydrocarbon production by fatty acid photodecarboxylase photoenzyme in photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putty Ekadewi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Biomass Conference and Exhibition, EUBCE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Combined Nitrogen Stress and Light Availability on Paramylon Accumulation in Euglena gracilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvanna Visakha Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algae Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbon continuous production and non-destructive extraction from the microalga Botryococcus braunii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioraffinerie pour l’énergie à partir de microalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational approach for setting the growth of light sensitive microalgae strain in photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaeEurope 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rome ( Virtual ), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light sensitivity characterization of a cyanobacteria strain for industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On line Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of solar micro algal cultivation and bioprospecting of local species for sustainable aqua feed production in Qatar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Thaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hareb Al-Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imma Gifuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Biomass Biofuel and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIATIVE TRANSFER MODELING AND OPTIMIZATION OF THE POLYSACCHARIDE PRODUCTION IN PHOTOBIOREACTOR BY THE MICROALGAE PORPHYRIDIUM CRUENTUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european congress of chemical engineering ECCE12, 5rd european congress of applied biotechnology, ECAB5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le transfert thermique d’un écoulement gravitaire monophasique sur un plan faiblement incliné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Khider Si-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Franco-Marocain sur les Energies Nouvelles et Renouvelables (COFMER’03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un procédé intégré de production de microorganismes photosynthétiques sur eaux usées urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le-Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Noubissie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la production de polysaccharides en photobioréacteurs: effet de la salinité et compartimentation des polysaccharides de Porphyridium cruentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgal triglycerides recovery during day/night cycles: physiological influence over downstream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european congress of chemical engineering ECCE12, 5rd european congress of applied biotechnology, ECAB5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the salinity on the production and composition of the polysaccharides of the marine algae porphyridum cruentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique M Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european congress of chemical engineering ECCE12, 5rd european congress of applied biotechnology, ECAB5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgae for advanced wastewater treatments and sustainable bioenergy generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Noubissie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Conference on Algal Technologies and Stabilization Ponds for Wastewater Treatment and Resource Recovery (IWAlgae 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On passive thermal regulation for application to closed solar photobioreactor AlgoFilm©: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain Mangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Khider Si-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress of Chemical Engineering ECCE12, 5rd European Congress of Applied Biotechnology, ECAB5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgal solar culture influence on final lipid recovery : DoE appraoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaeEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgoSolis: Overview of a growing activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie L. van Haver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGAEUROPE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Amsterdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation photobioreactor characterization: Investigation of a case study with in situ light generation in 2D-cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gattepaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poughon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Agrospace – Melissa Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the salinity on the production and composition of the polysaccharides of the marine algae Porphyridium cruentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaeEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgoSolis, a R&D facility for the development of microalgae industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congress of the International Society of Applied Phycology (ISAP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blackbody behavior of highly concentrated Chlorella vulgaris suspensions in the photosynthetically active radiation spectral range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kandilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Biomass Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and optimization of algal culture in extreme desert environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Al Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Biochemical Engineering Sciences (ESBES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation pour les Microalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dechandol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation (c2i)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgal culture in extreme desert environments: design of optimal thermal regulation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Al Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Biomass Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of strategies for optimal operation and reduction of OPEX cost in solar photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Biomass Summit, Phoenix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature in solar PBRs: Energy demand and regulation strategies for planar geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Biochemical Engineering Sciences (ESBES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlgoSolis, a R&D facility dedicated to the development of microalgae industry and sustainable biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Algal Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A medium-throughput screening (MTS) strategy for microalgae and cyanobacteria characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Claude-Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenli Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Asia Pacific Biotech Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for astaxanthin production by cultures of microalgae within integrated photobioreactors façade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd European Congress of Applied Biotechnology (ECCE10-ECAB3-EPIC5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of rational operating strategies for robust and efficient production in solar photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Artu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Algal Biomass, Biofuels and Bioproducts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a screening procedure for the characterization of Botryococcus braunii strains for biofuel application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPC-6 (6th European Phycologycal Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'exopolysaccharides de micro-algues à titre d'agents texturants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2102024. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux exopolysaccharides dépolymérisés, issus de micro-algues, leur procédé de préparation et leurs utilisations en cosmétique pour retarder les effets du vieillissement cutané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2102020. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation photobioreactor characterization : photobioreactor advanced concept.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremi Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Spatial Agency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of Chlorella v. growth medium: effect on biomass production and medium quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hadj-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId781"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1638BBA2"/>
+    <w:nsid w:val="7927F622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0AF87B3A"/>
+    <w:nsid w:val="3A01FE67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FDE2515A"/>
+    <w:nsid w:val="FDC51E85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="228FBE21"/>
+    <w:nsid w:val="DE62B29A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-pruvost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9502-1207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096148152" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gepea.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.algosolis.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?hl=en&amp;user=69lG-9oAAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jeremy_Pruvost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/site-de-l-universite-de-nantes/jeremy-pruvost-3975.kjsp?RH=INSTITUTIONNEL_FR" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Heredia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-22127-9.00014-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816856-1.00026-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jenck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Le Gouic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lombard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12334-9_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539887v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Borgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Artu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ache.2015.11.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bio3352" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jahan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fallowfield" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03435-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05288678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garrec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146156" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kemel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Nur Habiba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Drouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104176" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Zurita" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Mateo-Sanz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Hern&#225;ndez Malo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.103909" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rasheed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Samhat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazbar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Jabri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103517" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Titica" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Moheimani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pruvost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.04.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Kazbar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103529" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103466" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhivert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delor-Jestin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123702" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajina K C" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sabatt&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Butterworth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103537" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098695v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113147" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;pine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-03011-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Rasheed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Schipper" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Gifuni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hareb Al-Jabri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barbosa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2023.103497" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decamp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grizeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590849v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40643-023-00700-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694813v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28097" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03973289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thobie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Blel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108899" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320545v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Gouic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03927" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209725v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115929" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218618v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hoeniges" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Welch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102742" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752508v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hauser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108844" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609183v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Gargouch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Touchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.126922" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379593v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris S&#233;bile-Meilleroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-95879-0.50068-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Thaher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Younes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bounnit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155538" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218582v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebiha Adjout" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Chentir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loiseau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12055-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Todisco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dur&#233;cu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.03.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246048v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051246" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609182v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnanfant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11636-w" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102318" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran Quintero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126741" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hareb Al Jabri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb Aumaya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Saadaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11093799" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474428v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F Cornet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116388" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609169v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Mangi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Larbi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Khider Si-Ahmed" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.02.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609178v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0re00450b" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyong Zhu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14020268" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609168v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Busnel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Samhat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E G&#233;rard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazbar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102386" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609181v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nghiem Xuan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mouget" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Turpin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jaouen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102251" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246036v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Michelo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabbat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19020101" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533445v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takache" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ismail" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-019-02217-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533865v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nghiem Xuan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Safitri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Turpin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101653" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig Kandilian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxin Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2020.101985" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025768v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeka G Nwoba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Parlevliet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian W Laird" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Alameh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115403" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025808v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gifuni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2020.102082" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880126v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Zaouk" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1523234" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533870v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kandilian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Taleb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heredia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cogne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101442" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533872v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Urbain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le-Gouic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101432" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533690v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bonnanfant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Campbell" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101713" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952689v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouldrebai" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Si-Ahmed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammoudi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Salhi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-018-0279-5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152877v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goetz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Das" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hareb Mohammed S J Al Jabri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.12.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935714v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;n&#233; Rosine Zinkon&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.07.080" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951952v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taha" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1286-0" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527160v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Angles" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jaouen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2016.11.005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951151v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.03.012" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923361v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gadoin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.10.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527180v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Baudry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2016.11.022" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951137v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.04.027" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527187v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspare Marotta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Scargiali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caputo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Brucato" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22811" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527176v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Borgne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Artu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legrand" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2016.10.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527163v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souli&#232;s" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.03.012" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949456v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caporgno" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olkiewicz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortuny" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. St&#252;ber" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabregat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.12.026" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950700v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caporgno" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clavero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torras" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvado" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00151" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949492v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulies" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.02.039" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949414v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.11.069" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950688v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moutel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.05.002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950701v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2244" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950705v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemasson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.01.031" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949513v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.123" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949589v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Touchard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montalescot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rinaldi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.06.086" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949400v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gouic" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Borgne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.08.118" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534126v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Olkiewicz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Caporgno" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Font" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc02448f" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247077v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Perrier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Crampon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;zet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Simon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maire" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.03.011" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548606v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.11.068" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534119v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.02.009" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4GP1T58-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887935v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andr&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kucma" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.05.001" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534118v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cornet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.04.005" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534125v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Font" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.05.011" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887960v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano Leon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-014-1215-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887968v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Montalescot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano Le&#243;n" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Perrier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-014-1194-5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534131v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euntaek Lee" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing He" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakanth Munipalli" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.11.014" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534128v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.04.045" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011597v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.P. Nguyen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frappart" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.868531" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534136v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.03.056" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFK8Z3J9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534139v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9910-5" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JWM7Z07V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935745v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mojaat-Guemir" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.02.019" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF52D3PC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534134v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-013-0700-z" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F9B7D652AFAFCC18E91CD74E4907FBD3233C021/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985273v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj-Romdhane" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zeng" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grizeau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.025" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG6PN7BH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534150v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.1540" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SKBP1H6M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534145v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaouen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Vooren" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.07.085" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788607v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuin&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.08.009" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333731v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martzolff" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Massou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24575" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534148v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.1545" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTJQ17GR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534152v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.09.052" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534155v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12389" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/876664A150FFE90ECB03809FC47EBE5118AD7CC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534159v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2010.06.001" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534161v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couzinet-Mossion" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.153" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534164v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Frappart" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaffrin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2010.07.061" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LNS295L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534158v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degrenne" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23180" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C729B7B62E93AC69CD8679F92F4E2040B1F0C8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534168v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.009" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534166v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Christophe" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.356" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKKZQH43-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534174v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Degrenne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.067" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97HT878V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534175v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Fan Ji" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-An Chen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.085" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVGPRXVP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534184v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Olivo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22035" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534179v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.06.004" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940666v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanny Fouchard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Degrenne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22034" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWWHPKGM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534189v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojaat" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2007.11.003" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534186v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Cornet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.04.026" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534187v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fouchard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.03.067" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534072v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Yataghene" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.07.009" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRHVHTJN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534190v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pramparo" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank St&#252;ber" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237; Fortuny" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2007.05.013" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQFSJWKX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534067v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2007.09.009" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700061v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pottier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.02.027" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699570v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hemschemeier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.6199-6205.2005" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534059v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deremetz" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. G Dussap" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20475" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534046v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legentilhomme" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.03.040" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534030v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Muller-Feuga" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450820310" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HK0VWMVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534038v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Rosant" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.03.041" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727138v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;des" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1656(03)00100-7" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSZTXQNK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727177v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Le Gu&#233;des" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;an" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.10818" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HB63GWBF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534005v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller-Feuga" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00009-X" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533999v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaucher" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comiti" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480100317" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6BTZJJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534009v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690480520" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14XPS71P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533987v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1412847" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533980v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doubliez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480000181" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RLBLBCMF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533941v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450770512" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31G05JCS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377909v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burrueco-Subir&#224;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Combroux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.584" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487554v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514990v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093372v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Hajder" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514995v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351680v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvanna Visakha Wu" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088504v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Esnard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolik" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audrain" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roblin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renaudie" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279081v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428407v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pedron" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Desch&#234;nes" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133157v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schanz" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Geisler" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclaire" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Agocs" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606537v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512809v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486632v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484530v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rios Sergio" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228148v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sebile-Meilleroux" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc50638.2020.9259653" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344658v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peruchon" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brochier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539841v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553843v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Hussain Mangi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536522v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cueff" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543807v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536541v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noubisi&#233; Youaleu" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tallec" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549965v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344572v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334660v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336121v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539838v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536530v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335008v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552946v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549793v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Noubissie" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539848v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935671v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ifrim" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540689" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536557v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536565v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539845v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552522v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552548v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344604v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattarmadathil Joseph" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538335v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538328v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todisco Eglantine" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durecu" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538344v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538338v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Sahli" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538333v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344578v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538350v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539852v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552307v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Salhi" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549705v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334671v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333995v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539808v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Legendre" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539856v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548818v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539855v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539800v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941286v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383377v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548785v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550879v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvad&#243;" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336576v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539822v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539869v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539811v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539862v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567502v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334021v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539826v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539816v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567527v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El-Khouri" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onay" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539814v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897014v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539825v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567451v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539864v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567671v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017217v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017246v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angl&#233;s" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440454v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017239v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017259v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017255v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847296v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0007" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428562v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Barbosa" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673720v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486579v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428995v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putty Ekadewi" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429007v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486559v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429028v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429107v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694927v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336326v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552955v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Far" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Sadoun" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329801v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tallec" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le-Gouic" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lard" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336425v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336335v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laura" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336318v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M Grizeau" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552959v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552960v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336362v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herve" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336352v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552605v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gattepaille" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuly" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poughon" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536548v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. van Haver" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538354v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552058v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guilbaud" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360098v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539801v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538364v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539805v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539785v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539820v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567648v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Luca" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567593v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Claude-Lachenal" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Kang" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Jin" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539813v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336414v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506907v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506901v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915599v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716947v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-pruvost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9502-1207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096148152" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=69lG-9oAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gepea.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.algosolis.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?hl=en&amp;user=69lG-9oAAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jeremy_Pruvost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/site-de-l-universite-de-nantes/jeremy-pruvost-3975.kjsp?RH=INSTITUTIONNEL_FR" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Heredia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-22127-9.00014-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539898v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816856-1.00026-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jenck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Le Gouic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lombard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539922v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12334-9_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Borgne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Artu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ache.2015.11.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bio3352" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Zurita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna M&#225;rquez-Juan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Rivas-Navia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cheikhwafa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2026.104662" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hoeniges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pruvost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jahan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fallowfield" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03435-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05288678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garrec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146156" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kemel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Nur Habiba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Drouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104176" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372333v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Mateo-Sanz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Hern&#225;ndez Malo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.103909" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rasheed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Samhat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazbar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Jabri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103517" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louveau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Titica" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Moheimani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pruvost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.04.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746445v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Kazbar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103529" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803336v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103466" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhivert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delor-Jestin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123702" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajina K C" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sabatt&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Butterworth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103537" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098695v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113147" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;pine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-03011-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Rasheed" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Schipper" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Gifuni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hareb Al-Jabri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barbosa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2023.103497" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decamp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grizeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103089" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40643-023-00700-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03973289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thobie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Blel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108899" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694813v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28097" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Gouic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03927" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Welch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102742" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209725v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115929" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379593v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris S&#233;bile-Meilleroux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-95879-0.50068-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752508v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hauser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108844" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609183v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Gargouch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Touchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.126922" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694806v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Thaher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Younes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bounnit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155538" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218582v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebiha Adjout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Chentir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loiseau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12055-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Todisco" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dur&#233;cu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.03.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196154v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Duran Quintero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126741" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246073v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102318" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246048v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051246" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609182v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnanfant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11636-w" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390350v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hareb Al Jabri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb Aumaya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Saadaoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11093799" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474428v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F Cornet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116388" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609169v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Mangi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Larbi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Khider Si-Ahmed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.02.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609178v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0re00450b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609168v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Busnel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Samhat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E G&#233;rard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazbar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102386" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609173v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyong Zhu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14020268" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609181v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nghiem Xuan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mouget" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Turpin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jaouen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102251" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246036v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Michelo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabbat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19020101" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009153v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig Kandilian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxin Zhang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2020.101985" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takache" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ismail" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-019-02217-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533865v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nghiem Xuan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Safitri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Turpin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101653" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025768v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeka G Nwoba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Parlevliet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian W Laird" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Alameh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115403" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025808v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gifuni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2020.102082" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880126v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Zaouk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1523234" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533690v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bonnanfant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Campbell" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101713" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533872v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Urbain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le-Gouic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101432" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533870v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kandilian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Taleb" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heredia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cogne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101442" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152877v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goetz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Das" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hareb Mohammed S J Al Jabri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.12.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952689v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouldrebai" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Si-Ahmed" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammoudi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Salhi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-018-0279-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935714v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;n&#233; Rosine Zinkon&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.07.080" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951952v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1286-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527160v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Angles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jaouen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2016.11.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951151v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.03.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923361v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gadoin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.10.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527180v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Baudry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2016.11.022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527187v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspare Marotta" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Scargiali" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caputo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Brucato" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22811" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527176v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Borgne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Artu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2016.10.012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951137v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.04.027" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527163v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souli&#232;s" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.03.012" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950700v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caporgno" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clavero" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torras" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvado" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepine" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00151" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949456v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caporgno" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olkiewicz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortuny" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. St&#252;ber" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabregat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.12.026" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950688v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moutel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.05.002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949414v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.11.069" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949492v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulies" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.02.039" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950701v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2244" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950705v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemasson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.01.031" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949513v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.123" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949589v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Touchard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montalescot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rinaldi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.06.086" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949400v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gouic" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Borgne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.08.118" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548606v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.11.068" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534126v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Olkiewicz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Caporgno" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Font" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc02448f" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247077v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Perrier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Crampon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;zet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Simon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.03.011" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534119v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.02.009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4GP1T58-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887935v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andr&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kucma" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.05.001" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534118v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cornet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.04.005" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534125v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Font" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2015.05.011" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887960v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano Leon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-014-1215-4" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887968v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Montalescot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano Le&#243;n" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Perrier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-014-1194-5" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534128v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.04.045" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534131v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euntaek Lee" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing He" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakanth Munipalli" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.11.014" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011597v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.P. Nguyen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frappart" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.868531" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534136v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.03.056" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFK8Z3J9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534139v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jubeau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9910-5" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JWM7Z07V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935745v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mojaat-Guemir" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucault" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.02.019" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF52D3PC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985273v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj-Romdhane" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zeng" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grizeau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.025" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG6PN7BH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534134v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-013-0700-z" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F9B7D652AFAFCC18E91CD74E4907FBD3233C021/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534145v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaouen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Vooren" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.07.085" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534150v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.1540" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SKBP1H6M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333731v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martzolff" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Massou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24575" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788607v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuin&#233;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.08.009" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534148v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.1545" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTJQ17GR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534152v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.09.052" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534155v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12389" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/876664A150FFE90ECB03809FC47EBE5118AD7CC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534164v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Frappart" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaffrin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2010.07.061" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LNS295L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534159v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2010.06.001" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534161v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couzinet-Mossion" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.153" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534158v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degrenne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23180" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C729B7B62E93AC69CD8679F92F4E2040B1F0C8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534168v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.08.009" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534166v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Christophe" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.356" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKKZQH43-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534174v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Degrenne" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.067" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97HT878V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534175v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Fan Ji" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-An Chen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.085" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVGPRXVP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534179v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.06.004" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534184v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Olivo" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22035" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940666v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanny Fouchard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Degrenne" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22034" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWWHPKGM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534186v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Cornet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.04.026" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534189v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojaat" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2007.11.003" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534187v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fouchard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.03.067" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534190v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pramparo" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank St&#252;ber" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237; Fortuny" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2007.05.013" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQFSJWKX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534072v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Yataghene" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.07.009" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRHVHTJN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534067v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2007.09.009" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700061v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pottier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.02.027" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699570v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hemschemeier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.6199-6205.2005" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534059v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deremetz" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. G Dussap" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20475" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534046v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legentilhomme" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.03.040" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534030v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Muller-Feuga" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450820310" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HK0VWMVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534038v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Rosant" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.03.041" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727138v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Gu&#233;des" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1656(03)00100-7" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSZTXQNK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727177v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Le Gu&#233;des" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;an" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.10818" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HB63GWBF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533999v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaucher" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comiti" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480100317" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6BTZJJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534005v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller-Feuga" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00009-X" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534009v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690480520" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14XPS71P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533987v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1412847" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533980v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doubliez" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480000181" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RLBLBCMF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533941v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450770512" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31G05JCS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514990v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377909v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burrueco-Subir&#224;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Combroux" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.584" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487554v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093372v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Hajder" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514995v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351680v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvanna Visakha Wu" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088504v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Esnard" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolik" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Audrain" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roblin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renaudie" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279081v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428407v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pedron" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Desch&#234;nes" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133157v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schanz" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Geisler" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclaire" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Agocs" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606537v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486632v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512809v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484530v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rios Sergio" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228148v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sebile-Meilleroux" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc50638.2020.9259653" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536541v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noubisi&#233; Youaleu" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tallec" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344658v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peruchon" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brochier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539841v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536522v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cueff" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553843v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Hussain Mangi" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543807v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344572v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549965v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334660v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539838v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336121v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335008v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536530v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552946v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549793v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Noubissie" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539848v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935671v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ifrim" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540689" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539845v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536557v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536565v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552522v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552548v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538335v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344604v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattarmadathil Joseph" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538344v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538333v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538328v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todisco Eglantine" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durecu" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538338v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Sahli" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344578v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539852v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538350v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552307v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Salhi" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549705v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334671v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941286v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539800v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539808v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Legendre" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333995v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539856v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548818v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539855v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383377v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548785v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550879v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvad&#243;" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336576v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567502v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539862v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334021v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539811v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539869v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539822v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539826v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539816v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539814v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567527v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El-Khouri" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onay" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539825v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897014v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539864v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567451v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567671v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017246v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angl&#233;s" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017217v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440454v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017259v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017239v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017255v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847296v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0007" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428562v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Barbosa" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486579v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428995v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putty Ekadewi" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673720v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429007v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486559v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429028v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429107v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694927v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336326v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552955v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Far" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Sadoun" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329801v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tallec" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le-Gouic" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lard" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336425v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336335v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laura" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336318v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M Grizeau" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552959v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552960v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336362v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herve" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536548v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. van Haver" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552605v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gattepaille" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuly" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poughon" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336352v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552058v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guilbaud" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538354v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539801v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360098v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538364v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539785v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539805v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539820v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567593v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Luca" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Claude-Lachenal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenli Kang" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Jin" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567648v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539813v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336414v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506907v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506901v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915599v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716947v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>