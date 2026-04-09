--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Tournayre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen microbiota associated with feed efficiency in beef cattle are highly influenced by diet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abimael Ortiz-Chura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.378-389. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aninu.2024.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration of dam contact had a long effect on calf rumen microbiota without affecting growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Voland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abimael Ortiz-Chura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1548892. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2025.1548892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a specific set of genes predicting obesity before phenotype appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (5), pp.112377. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.112377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065107v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to overcome constraints imposed by microsporidian genome features to ensure gene prediction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginal Akossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (5), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeu.13038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroAnnot: A Dedicated Workflow for Accurate Microsporidian Genome Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Florian Akossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.880. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25020880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine extracellular matrix proteins and potential role in meat quality: First in silico Bos taurus compendium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 279, pp.104891. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2023.104891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling reveals stress-responsive gene networks in cattle muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e13150. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.13150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plasma Oxylipin Signature Provides a Deep Phenotyping of Metabolic Syndrome Complementary to the Clinical Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (19), pp.11688. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231911688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on transcriptome signature of skeletal muscle of young, adult and aged mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheng Lim Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tounayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108321. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When idiopathic male infertility is rooted in maternal malnutrition during the perinatal period in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Muranishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (3), pp.463-476. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioab222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do my qPCR calculation&amp;quot;, a web tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fafournoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.369-372. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6026/97320630015369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated data mining of transcriptomic and proteomic datasets to predict the secretome of adipose tissue and muscle in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (9), pp.2722-2734. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6mb00224b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein function easily investigated by genomics data mining using the proteINSIDE online tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.e16. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18547/gcb.2015.vol1.iss1.e16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProteINSIDE to easily investigate proteomics data from ruminants: Application to mine proteome of adipose and muscle tissues in bovine foetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.e0128086. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0128086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metavir 2: new tools for viral metagenome comparison and assembled virome analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.76. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-15-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic investigation to decipher host-microbiota relationships in dairy cattle in the context of methane inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of rumen bacterial guilds in lambs from birth to finish are affected by the absence of dams in the suckling period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Voland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dehornoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Graviou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th INTERNATIONAL GUT MICROBIOLOGY SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE FRANCE &amp; ROWETT INSTITUT UK, Jun 2025, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyses statistiques intégratives et prédiction bioinformatique du sécrétome et du surfacéome pour comprendre le dialogue inter-organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Broadbent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique et 20 ans du département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the plasma oxylipin signature to better understand and predict cardiometabolic dysregulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française pour l’Etude des Lipides (SFEL). Journées Chevreul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in understanding interorgan crosstalk and physiology in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plasma oxylipin signature for a fine phenotyping of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference in Lipidomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic profiling identifies consistent and performant oxylipin signatures of cardiometabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Singapore Lipid Symposium (iSLS9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effect of divergent residual feed intake phenotypes on the bovine rumen microbiota across contrasting diet in fattening bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Guarnido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Graviou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faure Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of ProteINSIDE: an online tool for proteome data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talkmine, a workflow for the prediction of the interactions between secretome and surfaceome in the dialogue between cellular types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marques épigénétiques marqueurs de prédisposition aux maladies métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journée de l’Ecole Doctorale Sciences de la vie, Santé, Agronomie &amp; Environnement JED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marques épigénétiques marqueurs de prédisposition aux maladies métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bruhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données &amp;quot;omics&amp;quot; provenant du tissu adipeux ou musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AuDACES : Auvergne Développements et Calcul en Environnement Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat&MuscleDB: A database to understand tissue growth processes contributing to body or muscle composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome data mining using ProteINSIDE online tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat and Muscle DB: integrating ‘omics’ data from adipose tissue and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Management Committee Meeting and the 4. Meeting of Working Groups 1, 2, 3 of COST Action FA 1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Milan, Italy. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein function easily investigated by genomics data mining using the ProteINSIDE web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Work-Conference on Bioinformatics and Biomedical Engineering (IWBBIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the knowledge about model species and humans to revisit the biology of livestock animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of translational biology in Agriculture and Medecine ‘From Bench to Bed in Medecine and from Pot to Plot in Agriculture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Diversité et Ecophysiologie des Céréales (1095)., Oct 2014, Aubière, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des protéomes de ruminants facilitée par l’utilisation du web service ProteINSIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AuDACES : Auvergne Développements et Calcul en Environnement Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen microbiota and dietary effects on B vitamins in milk and blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Auzance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74ème conférence annuelle de la Société canadienne des microbiologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Nutrition Conference FENS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International ISSFAL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talkmine, a workflow for the prediction of the interactions between secretome and surfaceome in the dialogue between cellular types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of ProteINSIDE: an online tool for proteome data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics data from ruminants easily investigated using ProteINSIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Management Committee Meeting and the 4. Meeting of Working Groups 1, 2, 3 of COST Action FA 1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Milan, Italy. pp.283-287, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProteINSIDE: a web service to computerize an in-depth analysis of functions, sequences, secretions and interactions for proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Meeting on Research in Computational Molecular Biology (RECOMB) Comparative Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.32, 2013, Proceedings of Eleventh Annual Research in Computational Molecular Biology (RECOMB) Satellite Workshop on Comparative Genomics, Lyon, France, 17-19 October 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteotools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifegrid : journée - L’informatique au service des Sciences du Vivant et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Aubière, France. pp.2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative metatranscriptomic analysis reveals differences in enteric methanogenesis mechanisms between cows and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutritional stress alters sperm competence in male mice offspring leading to reduced fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Muranishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion des Données (PGD) scientifiques de l’UMRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marques épigénétiques de prédisposition à l'obésité induites par un stress nutritionnel périnatal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Clermont Auvergne (UCA), 2019. Français. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04810761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marques épigénétiques de prédisposition à l’obésité induite par un stress nutritionnel périnatal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Clermont Auvergne (UCA), 2019. Français. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04741660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProteINSIDE https://www.proteinside.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Tournayre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a specific set of genes predicting obesity before phenotype appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (5), pp.112377. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.112377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065107v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen microbiota associated with feed efficiency in beef cattle are highly influenced by diet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abimael Ortiz-Chura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.378-389. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aninu.2024.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration of dam contact had a long effect on calf rumen microbiota without affecting growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Voland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abimael Ortiz-Chura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1548892. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2025.1548892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroAnnot: A Dedicated Workflow for Accurate Microsporidian Genome Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Florian Akossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.880. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25020880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to overcome constraints imposed by microsporidian genome features to ensure gene prediction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginal Akossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (5), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeu.13038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine extracellular matrix proteins and potential role in meat quality: First in silico Bos taurus compendium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 279, pp.104891. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2023.104891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When idiopathic male infertility is rooted in maternal malnutrition during the perinatal period in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Muranishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (3), pp.463-476. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioab222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on transcriptome signature of skeletal muscle of young, adult and aged mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheng Lim Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tounayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108321. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling reveals stress-responsive gene networks in cattle muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e13150. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.13150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plasma Oxylipin Signature Provides a Deep Phenotyping of Metabolic Syndrome Complementary to the Clinical Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (19), pp.11688. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231911688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do my qPCR calculation&amp;quot;, a web tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fafournoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.369-372. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6026/97320630015369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated data mining of transcriptomic and proteomic datasets to predict the secretome of adipose tissue and muscle in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (9), pp.2722-2734. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6mb00224b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein function easily investigated by genomics data mining using the proteINSIDE online tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.e16. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18547/gcb.2015.vol1.iss1.e16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProteINSIDE to easily investigate proteomics data from ruminants: Application to mine proteome of adipose and muscle tissues in bovine foetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.e0128086. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0128086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metavir 2: new tools for viral metagenome comparison and assembled virome analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.76. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-15-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of rumen bacterial guilds in lambs from birth to finish are affected by the absence of dams in the suckling period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Voland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dehornoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Graviou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th INTERNATIONAL GUT MICROBIOLOGY SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE FRANCE &amp; ROWETT INSTITUT UK, Jun 2025, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic investigation to decipher host-microbiota relationships in dairy cattle in the context of methane inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyses statistiques intégratives et prédiction bioinformatique du sécrétome et du surfacéome pour comprendre le dialogue inter-organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Broadbent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique et 20 ans du département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the plasma oxylipin signature to better understand and predict cardiometabolic dysregulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française pour l’Etude des Lipides (SFEL). Journées Chevreul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in understanding interorgan crosstalk and physiology in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plasma oxylipin signature for a fine phenotyping of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference in Lipidomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talkmine, a workflow for the prediction of the interactions between secretome and surfaceome in the dialogue between cellular types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effect of divergent residual feed intake phenotypes on the bovine rumen microbiota across contrasting diet in fattening bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Guarnido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Graviou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faure Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic profiling identifies consistent and performant oxylipin signatures of cardiometabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Singapore Lipid Symposium (iSLS9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of ProteINSIDE: an online tool for proteome data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marques épigénétiques marqueurs de prédisposition aux maladies métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journée de l’Ecole Doctorale Sciences de la vie, Santé, Agronomie &amp; Environnement JED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marques épigénétiques marqueurs de prédisposition aux maladies métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bruhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données &amp;quot;omics&amp;quot; provenant du tissu adipeux ou musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AuDACES : Auvergne Développements et Calcul en Environnement Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome data mining using ProteINSIDE online tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat&MuscleDB: A database to understand tissue growth processes contributing to body or muscle composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des protéomes de ruminants facilitée par l’utilisation du web service ProteINSIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AuDACES : Auvergne Développements et Calcul en Environnement Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein function easily investigated by genomics data mining using the ProteINSIDE web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Work-Conference on Bioinformatics and Biomedical Engineering (IWBBIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat and Muscle DB: integrating ‘omics’ data from adipose tissue and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Management Committee Meeting and the 4. Meeting of Working Groups 1, 2, 3 of COST Action FA 1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Milan, Italy. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the knowledge about model species and humans to revisit the biology of livestock animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of translational biology in Agriculture and Medecine ‘From Bench to Bed in Medecine and from Pot to Plot in Agriculture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Diversité et Ecophysiologie des Céréales (1095)., Oct 2014, Aubière, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen microbiota and dietary effects on B vitamins in milk and blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Auzance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74ème conférence annuelle de la Société canadienne des microbiologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International ISSFAL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Nutrition Conference FENS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talkmine, a workflow for the prediction of the interactions between secretome and surfaceome in the dialogue between cellular types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of ProteINSIDE: an online tool for proteome data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics data from ruminants easily investigated using ProteINSIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Management Committee Meeting and the 4. Meeting of Working Groups 1, 2, 3 of COST Action FA 1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Milan, Italy. pp.283-287, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteotools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifegrid : journée - L’informatique au service des Sciences du Vivant et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Aubière, France. pp.2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProteINSIDE: a web service to computerize an in-depth analysis of functions, sequences, secretions and interactions for proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Meeting on Research in Computational Molecular Biology (RECOMB) Comparative Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.32, 2013, Proceedings of Eleventh Annual Research in Computational Molecular Biology (RECOMB) Satellite Workshop on Comparative Genomics, Lyon, France, 17-19 October 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative metatranscriptomic analysis reveals differences in enteric methanogenesis mechanisms between cows and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutritional stress alters sperm competence in male mice offspring leading to reduced fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Muranishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion des Données (PGD) scientifiques de l’UMRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marques épigénétiques de prédisposition à l’obésité induite par un stress nutritionnel périnatal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Clermont Auvergne (UCA), 2019. Français. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04741660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marques épigénétiques de prédisposition à l'obésité induites par un stress nutritionnel périnatal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Clermont Auvergne (UCA), 2019. Français. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04810761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProteINSIDE https://www.proteinside.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153253v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2024.11.027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1548892" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065107v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112377" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginal Akossi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.13038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04427987v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Florian Akossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25020880" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104891" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13150" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839966v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina Mainka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Basiak-Rasa&#322;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911688" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lim Goh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tounayre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108321" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vachette-Dit-Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab222" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fafournoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6026/97320630015369" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mb00224b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaspric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18547/gcb.2015.vol1.iss1.e16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128086" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-76" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Samir Dou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yanibada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehornoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Broadbent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Byrne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196318v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817083v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395905v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Pascal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161575v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930383v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739418v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800842v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820311v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332138v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283142v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743404v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746269v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196476v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224680v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645317v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosiere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomies" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04810761v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04741660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065107v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112377" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2024.11.027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1548892" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04427987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Florian Akossi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25020880" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginal Akossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.13038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104891" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vachette-Dit-Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lim Goh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tounayre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13150" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina Mainka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Basiak-Rasa&#322;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911688" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fafournoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6026/97320630015369" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mb00224b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaspric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18547/gcb.2015.vol1.iss1.e16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128086" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-76" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehornoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Samir Dou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yanibada" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Broadbent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Byrne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196318v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395905v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Pascal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161575v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930383v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740479v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332138v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283142v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743404v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746269v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224680v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645317v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosiere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomies" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04741660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04810761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>