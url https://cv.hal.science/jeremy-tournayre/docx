--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Tournayre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a specific set of genes predicting obesity before phenotype appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (5), pp.112377. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.112377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065107v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen microbiota associated with feed efficiency in beef cattle are highly influenced by diet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abimael Ortiz-Chura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.378-389. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aninu.2024.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration of dam contact had a long effect on calf rumen microbiota without affecting growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Voland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abimael Ortiz-Chura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1548892. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2025.1548892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroAnnot: A Dedicated Workflow for Accurate Microsporidian Genome Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Florian Akossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.880. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25020880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to overcome constraints imposed by microsporidian genome features to ensure gene prediction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginal Akossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (5), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeu.13038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine extracellular matrix proteins and potential role in meat quality: First in silico Bos taurus compendium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 279, pp.104891. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2023.104891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When idiopathic male infertility is rooted in maternal malnutrition during the perinatal period in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Muranishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (3), pp.463-476. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioab222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on transcriptome signature of skeletal muscle of young, adult and aged mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheng Lim Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tounayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108321. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling reveals stress-responsive gene networks in cattle muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e13150. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.13150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plasma Oxylipin Signature Provides a Deep Phenotyping of Metabolic Syndrome Complementary to the Clinical Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (19), pp.11688. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231911688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do my qPCR calculation&amp;quot;, a web tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fafournoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.369-372. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6026/97320630015369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated data mining of transcriptomic and proteomic datasets to predict the secretome of adipose tissue and muscle in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (9), pp.2722-2734. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6mb00224b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein function easily investigated by genomics data mining using the proteINSIDE online tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.e16. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18547/gcb.2015.vol1.iss1.e16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProteINSIDE to easily investigate proteomics data from ruminants: Application to mine proteome of adipose and muscle tissues in bovine foetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.e0128086. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0128086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metavir 2: new tools for viral metagenome comparison and assembled virome analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.76. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-15-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of rumen bacterial guilds in lambs from birth to finish are affected by the absence of dams in the suckling period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Voland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dehornoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Graviou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th INTERNATIONAL GUT MICROBIOLOGY SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE FRANCE &amp; ROWETT INSTITUT UK, Jun 2025, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic investigation to decipher host-microbiota relationships in dairy cattle in the context of methane inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyses statistiques intégratives et prédiction bioinformatique du sécrétome et du surfacéome pour comprendre le dialogue inter-organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Broadbent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique et 20 ans du département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the plasma oxylipin signature to better understand and predict cardiometabolic dysregulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française pour l’Etude des Lipides (SFEL). Journées Chevreul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in understanding interorgan crosstalk and physiology in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plasma oxylipin signature for a fine phenotyping of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference in Lipidomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talkmine, a workflow for the prediction of the interactions between secretome and surfaceome in the dialogue between cellular types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effect of divergent residual feed intake phenotypes on the bovine rumen microbiota across contrasting diet in fattening bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Guarnido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Graviou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faure Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic profiling identifies consistent and performant oxylipin signatures of cardiometabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Singapore Lipid Symposium (iSLS9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of ProteINSIDE: an online tool for proteome data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marques épigénétiques marqueurs de prédisposition aux maladies métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journée de l’Ecole Doctorale Sciences de la vie, Santé, Agronomie &amp; Environnement JED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marques épigénétiques marqueurs de prédisposition aux maladies métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bruhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données &amp;quot;omics&amp;quot; provenant du tissu adipeux ou musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AuDACES : Auvergne Développements et Calcul en Environnement Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome data mining using ProteINSIDE online tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat&MuscleDB: A database to understand tissue growth processes contributing to body or muscle composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des protéomes de ruminants facilitée par l’utilisation du web service ProteINSIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AuDACES : Auvergne Développements et Calcul en Environnement Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein function easily investigated by genomics data mining using the ProteINSIDE web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Work-Conference on Bioinformatics and Biomedical Engineering (IWBBIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat and Muscle DB: integrating ‘omics’ data from adipose tissue and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Management Committee Meeting and the 4. Meeting of Working Groups 1, 2, 3 of COST Action FA 1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Milan, Italy. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the knowledge about model species and humans to revisit the biology of livestock animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of translational biology in Agriculture and Medecine ‘From Bench to Bed in Medecine and from Pot to Plot in Agriculture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Diversité et Ecophysiologie des Céréales (1095)., Oct 2014, Aubière, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen microbiota and dietary effects on B vitamins in milk and blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Auzance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74ème conférence annuelle de la Société canadienne des microbiologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International ISSFAL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Nutrition Conference FENS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talkmine, a workflow for the prediction of the interactions between secretome and surfaceome in the dialogue between cellular types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of ProteINSIDE: an online tool for proteome data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics data from ruminants easily investigated using ProteINSIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Management Committee Meeting and the 4. Meeting of Working Groups 1, 2, 3 of COST Action FA 1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Milan, Italy. pp.283-287, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteotools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifegrid : journée - L’informatique au service des Sciences du Vivant et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Aubière, France. pp.2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProteINSIDE: a web service to computerize an in-depth analysis of functions, sequences, secretions and interactions for proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Meeting on Research in Computational Molecular Biology (RECOMB) Comparative Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.32, 2013, Proceedings of Eleventh Annual Research in Computational Molecular Biology (RECOMB) Satellite Workshop on Comparative Genomics, Lyon, France, 17-19 October 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative metatranscriptomic analysis reveals differences in enteric methanogenesis mechanisms between cows and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutritional stress alters sperm competence in male mice offspring leading to reduced fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Muranishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion des Données (PGD) scientifiques de l’UMRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marques épigénétiques de prédisposition à l’obésité induite par un stress nutritionnel périnatal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Clermont Auvergne (UCA), 2019. Français. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04741660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marques épigénétiques de prédisposition à l'obésité induites par un stress nutritionnel périnatal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Clermont Auvergne (UCA), 2019. Français. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04810761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProteINSIDE https://www.proteinside.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Tournayre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiling of male mouse muscle across aging stages: a gene ontology analysis of the muscle matreotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27, pp.380. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-026-12677-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a specific set of genes predicting obesity before phenotype appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (5), pp.112377. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.112377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065107v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen microbiota associated with feed efficiency in beef cattle are highly influenced by diet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abimael Ortiz-Chura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.378-389. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aninu.2024.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration of dam contact had a long effect on calf rumen microbiota without affecting growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Voland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abimael Ortiz-Chura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1548892. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2025.1548892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroAnnot: A Dedicated Workflow for Accurate Microsporidian Genome Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Florian Akossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.880. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25020880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to overcome constraints imposed by microsporidian genome features to ensure gene prediction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginal Akossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (5), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeu.13038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine extracellular matrix proteins and potential role in meat quality: First in silico Bos taurus compendium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 279, pp.104891. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2023.104891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When idiopathic male infertility is rooted in maternal malnutrition during the perinatal period in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Muranishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (3), pp.463-476. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioab222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on transcriptome signature of skeletal muscle of young, adult and aged mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheng Lim Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tounayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108321. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plasma Oxylipin Signature Provides a Deep Phenotyping of Metabolic Syndrome Complementary to the Clinical Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (19), pp.11688. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231911688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling reveals stress-responsive gene networks in cattle muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e13150. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.13150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do my qPCR calculation&amp;quot;, a web tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fafournoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.369-372. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6026/97320630015369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated data mining of transcriptomic and proteomic datasets to predict the secretome of adipose tissue and muscle in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (9), pp.2722-2734. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6mb00224b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein function easily investigated by genomics data mining using the proteINSIDE online tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.e16. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18547/gcb.2015.vol1.iss1.e16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProteINSIDE to easily investigate proteomics data from ruminants: Application to mine proteome of adipose and muscle tissues in bovine foetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.e0128086. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0128086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metavir 2: new tools for viral metagenome comparison and assembled virome analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.76. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-15-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of rumen bacterial guilds in lambs from birth to finish are affected by the absence of dams in the suckling period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Voland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dehornoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Graviou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th INTERNATIONAL GUT MICROBIOLOGY SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE FRANCE &amp; ROWETT INSTITUT UK, Jun 2025, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omic investigation to decipher host-microbiota relationships in dairy cattle in the context of methane inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Gut Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyses statistiques intégratives et prédiction bioinformatique du sécrétome et du surfacéome pour comprendre le dialogue inter-organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Broadbent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique et 20 ans du département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of the plasma oxylipin signature to better understand and predict cardiometabolic dysregulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française pour l’Etude des Lipides (SFEL). Journées Chevreul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in understanding interorgan crosstalk and physiology in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plasma oxylipin signature for a fine phenotyping of metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference in Lipidomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talkmine, a workflow for the prediction of the interactions between secretome and surfaceome in the dialogue between cellular types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effect of divergent residual feed intake phenotypes on the bovine rumen microbiota across contrasting diet in fattening bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Guarnido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Graviou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faure Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic profiling identifies consistent and performant oxylipin signatures of cardiometabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Singapore Lipid Symposium (iSLS9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of ProteINSIDE: an online tool for proteome data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marques épigénétiques marqueurs de prédisposition aux maladies métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journée de l’Ecole Doctorale Sciences de la vie, Santé, Agronomie &amp; Environnement JED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marques épigénétiques marqueurs de prédisposition aux maladies métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bruhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données &amp;quot;omics&amp;quot; provenant du tissu adipeux ou musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AuDACES : Auvergne Développements et Calcul en Environnement Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat&MuscleDB: A database to understand tissue growth processes contributing to body or muscle composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome data mining using ProteINSIDE online tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des protéomes de ruminants facilitée par l’utilisation du web service ProteINSIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AuDACES : Auvergne Développements et Calcul en Environnement Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein function easily investigated by genomics data mining using the ProteINSIDE web service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Work-Conference on Bioinformatics and Biomedical Engineering (IWBBIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat and Muscle DB: integrating ‘omics’ data from adipose tissue and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Management Committee Meeting and the 4. Meeting of Working Groups 1, 2, 3 of COST Action FA 1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Milan, Italy. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the knowledge about model species and humans to revisit the biology of livestock animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of translational biology in Agriculture and Medecine ‘From Bench to Bed in Medecine and from Pot to Plot in Agriculture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Diversité et Ecophysiologie des Céréales (1095)., Oct 2014, Aubière, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen microbiota and dietary effects on B vitamins in milk and blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Auzance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74ème conférence annuelle de la Société canadienne des microbiologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Nutrition Conference FENS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between diet, fatty acids and oxylipins in healthy individuals : new insights from two independent cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malwina Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Basiak-Rasała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International ISSFAL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talkmine, a workflow for the prediction of the interactions between secretome and surfaceome in the dialogue between cellular types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of ProteINSIDE: an online tool for proteome data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris - (Congrès virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics data from ruminants easily investigated using ProteINSIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Management Committee Meeting and the 4. Meeting of Working Groups 1, 2, 3 of COST Action FA 1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Milan, Italy. pp.283-287, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteotools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifegrid : journée - L’informatique au service des Sciences du Vivant et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Aubière, France. pp.2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProteINSIDE: a web service to computerize an in-depth analysis of functions, sequences, secretions and interactions for proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Meeting on Research in Computational Molecular Biology (RECOMB) Comparative Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.32, 2013, Proceedings of Eleventh Annual Research in Computational Molecular Biology (RECOMB) Satellite Workshop on Comparative Genomics, Lyon, France, 17-19 October 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative metatranscriptomic analysis reveals differences in enteric methanogenesis mechanisms between cows and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutritional stress alters sperm competence in male mice offspring leading to reduced fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Muranishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion des Données (PGD) scientifiques de l’UMRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marques épigénétiques de prédisposition à l’obésité induite par un stress nutritionnel périnatal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Clermont Auvergne (UCA), 2019. Français. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04741660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marques épigénétiques de prédisposition à l'obésité induites par un stress nutritionnel périnatal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Clermont Auvergne (UCA), 2019. Français. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04810761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProteINSIDE https://www.proteinside.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065107v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112377" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2024.11.027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1548892" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04427987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Florian Akossi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25020880" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginal Akossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.13038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104891" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vachette-Dit-Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lim Goh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tounayre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13150" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina Mainka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Basiak-Rasa&#322;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911688" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fafournoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6026/97320630015369" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mb00224b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaspric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18547/gcb.2015.vol1.iss1.e16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128086" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-76" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehornoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Samir Dou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yanibada" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Broadbent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Byrne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196318v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395905v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Pascal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161575v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930383v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740479v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332138v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283142v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743404v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746269v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224680v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645317v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosiere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomies" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04741660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04810761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590500v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Listrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-026-12677-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065107v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112377" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2024.11.027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1548892" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04427987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Florian Akossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25020880" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginal Akossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.13038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092775v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104891" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vachette-Dit-Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab222" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lim Goh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tounayre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108321" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwina Mainka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Basiak-Rasa&#322;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911688" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13150" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fafournoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6026/97320630015369" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mb00224b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631468v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaspric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18547/gcb.2015.vol1.iss1.e16" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635637v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128086" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-76" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehornoy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Samir Dou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yanibada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Broadbent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Byrne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816968v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Pascal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740479v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743910v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820359v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332138v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743404v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224680v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434028v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645317v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosiere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomies" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04741660v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04810761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>