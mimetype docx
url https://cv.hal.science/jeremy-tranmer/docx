--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -1068,1575 +1068,1792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Within You Without You » : les Beatles et la gauche britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Tranmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Beatles studies, 12 (2), pp.75-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.4708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contacts, Frinctions and Clashes in British Musicians' Opposition to the Thatcher Governments, 1979-1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49, pp.131-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popular music and left-twing Scottishness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes écossaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.133-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesecossaises.1124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Within You Without You » : les Beatles et la gauche britannique</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contacts, frictions and clashes in British musicians' opposition to the Thatcher governments, 1979–1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Contacts, Frictions, Clashes: Modes of Construction of Anglophone Culture, 49, pp.131-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Contacts, frictions and clashes in British musicians' opposition to the Thatcher governments, 1979–1990</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Squaring the Circle: the Extreme Left and the Labour Party</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tranmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. XII-n°8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.7110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La quadrature du cercle : l’extrême gauche et le Parti travailliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, The UK’s Political Landscape in the 21st Century: Players, Strategies, Achievements, XII (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.7110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Squaring the Circle: the Extreme Left and the Labour Party</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">British Communism. A Documentary History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd Bed-fellows: British Christians and Communists in the Struggle for Peace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Tranmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, vol. XII-n°8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lisa.7110⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Vol. IX - n°1, pp.170-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.4167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La quadrature du cercle : l’extrême gauche et le Parti travailliste</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">London: a capital of protest politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lisa.7110⟩</w:t>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.177-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">British Communism. A Documentary History</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keeping the red flag flying. The fortunes of the radical left in the 2010 general election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (1), pp.67-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new conflict between old adversaries: the National Union of Mineworkers and the Conservative government, 1992-93</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Tranmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.323-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alliances socialistes : chant du cygne de l’extrême gauche ou menace pour les néo-travaillistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Tranmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.199--214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alliances socialistes : chant du cygne de l’extrême gauche ou menace pour les néo-travaillistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Tranmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.199-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The left of the left in Britain: definitions, functions and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tranmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Living Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nouvelle série (6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From flying pickets to mass demonstrations: the changing strategies of the British miners between 1972 and 1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tranmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre de recherche sur les civilisations et identités culturelles comparées des sociétés européennes et occidentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.106-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The British National Health Service, 1946-2001. Part II: A multifaceted crisis in healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tranmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Living Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Nouvelle série (2), pp.6-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The British National Health Service, 1946-2001, Part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tranmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Living Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Wearing badges isn’t enough in days like these’: Billy Bragg and cultural opposition to Thatcherism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tranmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2001, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberalism and Socialism since the Nineteenth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecem Okan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">Keeping the red flag flying. The fortunes of the radical left in the 2010 general election</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, pp.298, 2024, 978-3-031-41232-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41233-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalism in the English-Speaking World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...644 lines deleted...]
-                <w:t xml:space="preserve">hal-03856168v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Hutchins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeremy Tranmer; Rachel Hutchins. Cambridge Scholars, pp.165, 2009, 1-4438-0149-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter les voix du Nord de l’Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Wary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SAES Frontières et déplacements, Université de Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Université de Lorraine - Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fierté nationale à l’épreuve de défaites récurrentes : la difficile construction d’une identité gibraltarienne à travers le football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2652,2068 +2869,1851 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Game and Fame: Football, a Space and Place of Id/entities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Oran 2 Mohamed Ben Ahmed, Faculté des Langues Etrangères, Oct 2024, Oran, Algeria, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating the North-South divide: the Smiths and popular music in the 1980s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SAES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagements politiques et pratiques militantes : le post-DIY des musiciens britanniques des années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IDEA 2022-2023 : Créer, résister, faire soi-même : le DIY et ses imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDEA, Jul 2022, Nancy, Université de Lorraine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The North, the North-South Divide and British Politics in the 1980s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages du Nord dans la communication politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roberto Dagnino (Faculté Langues / UR 1341 de l’Université de Strasbourg); Elisa Nistri (École doctorale / UR 1341 de l’Université de Strasbourg ), Mar 2022, Strasbourg (University of Strasbourg), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Northernness, Popular Music and Politics: the Case of the Smiths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Nord magnétique : le nord et ses acceptions multiples dans les cultures allemande, britannique et scandinave du XIXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDEA; CEGIL, Jun 2021, Nancy, Université de Lorraine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The British Revolutionary Left and Violence in the 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Rethinking October</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wilson Institute for Canadian History, Oct 2020, Montreal (Online), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition or cooperation? A hundred years of Communist-Labour relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American Conference on British Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Vancouver (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grève des mineurs de 1984/5 et la musique populaire britannique : passeurs, passages et transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La musique comme passerelle entre langues et cultures (séminaire IDEA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDEA, May 2018, Nancy Université de Lorraine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soul-cialists? Red Wedge and the Labour Party in the 1980s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Music and Socialism since 1917</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Nottingham, Jul 2017, Nottingham, GB, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popular music and politics in the Thatcher years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ACE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACE, Mar 2016, Rennes - Université Rennes 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving On Up with Labour: Red Wedge, soul music and group identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Alternative Futures and Popular Protest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manchester Metropolitan University, Mar 2014, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banging the drum for Britain? Music, politics and soft power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SAES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier du CRECIB, May 2014, Caen, Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red Wedge : de la une des journaux à la poubelle de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Histoire sociale du rock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 1, May 2013, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red Wedge: a turning point in the history of British political pop?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Changing the Tune : musiques populaires et politique au XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Strasbourg (University of Strasbourg), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cable Street Beat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Theory Action and Impact of Social Protest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Kent, Oct 2012, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big brother watching friends and foes? George Orwell and the British Left</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque George Orwell : une conscience politique du XXème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lille 3, Mar 2010, Lille - Charles de Gaulle - Lille 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing an alternative to Marxism-Leninism: British Communists and prefigurative politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Is Black and Red Dead?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Nottingham, Jun 2009, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decency and the labour movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Decency ou ce qu’être anglais veut dire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris X, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-globalization: an ideology of ideologies for a movement of movements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Political ideologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Liverpool, Jul 2008, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The strange death of Gramscian Marxism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tranmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Political Ideologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Liverpool, Jul 2007, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Bragg and the Problems of Left-Wing Englishness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CRESAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRESAB, Oct 2007, Nancy Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The strange death of Gramscian Marxism</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The struggle carries on: the extreme left in Britain and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Political Ideologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Liverpool, Jul 2007, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Global Radicalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michigan State University, Jan 2007, Michigan State University, East Lansing, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The struggle carries on: the extreme left in Britain and France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Inventing’ a radical tradition? British anti-fascists and the use of force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Global Radicalism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michigan State University, Jan 2007, Michigan State University, East Lansing, United States</w:t>
+              <w:t xml:space="preserve">Colloque annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Social History Society, Mar 2006, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">‘Inventing’ a radical tradition? British anti-fascists and the use of force</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hobsbawm, The Invention of Tradition and British Anti-fascism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Social History Society, Mar 2006, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire CRESAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESAB, Nov 2005, Nancy Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Eric Hobsbawm, The Invention of Tradition and British Anti-fascism</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The rise and fall of the Gauche Alternative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CRESAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRESAB, Nov 2005, Nancy Université, France</w:t>
+              <w:t xml:space="preserve">Colloque Forces de la Révolution en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASMCF, Sep 2005, Loughborough University, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The rise and fall of the Gauche Alternative</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CP or PC? British and French Communism and the events of 1956</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Forces de la Révolution en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASMCF, Sep 2005, Loughborough University, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque France et Grande-Bretagne : interactions, représentations mutuelles, comparaisons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 13, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">CP or PC? British and French Communism and the events of 1956</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">British Communism in the 1970s: change and continuity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque France et Grande-Bretagne : interactions, représentations mutuelles, comparaisons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 13, Sep 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier CRECIB, May 2003, Grenoble -Université Stendhal Grenoble III, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856679v1</w:t>
-              </w:r>
-[...215 lines deleted...]
-                <w:t xml:space="preserve">hal-03854158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6583,51 +6583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05214762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tranmer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mckeown" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wiedemann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03854623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10371" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856247v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tranmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.7239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03854127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.9520" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03857404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.8297" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03855847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.4759" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N125GTFZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.10621" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.711.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1466" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1728" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05261260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01526620v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.1124" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4708" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01526622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.7110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01524931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03855893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1272" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4N1HRH03-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.4167" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03861091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.843" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LMP9DP61-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.289" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q6MZQ1C2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marin-Lamellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Wary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03861070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856683v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856690v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856700v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecem Okan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boullet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41233-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03854158v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hutchins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395337v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sabiron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825577.2020.1844411" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebold" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Heron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945583v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01524113v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523947v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856392v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03855973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03855948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856033v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856077v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856054v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856134v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856153v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776248v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05214762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tranmer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mckeown" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wiedemann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03854623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10371" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856247v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tranmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.7239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03854127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.9520" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03857404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.8297" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03855847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.4759" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N125GTFZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.10621" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.711.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1466" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1728" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945615v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4708" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05261260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01526620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.1124" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01526622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.7110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01524931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.4167" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03855893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1272" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4N1HRH03-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03861091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.843" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LMP9DP61-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.289" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q6MZQ1C2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecem Okan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boullet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41233-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03854158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hutchins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627980v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marin-Lamellet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Wary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03861070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856492v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856694v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856678v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395337v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sabiron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825577.2020.1844411" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebold" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Heron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945583v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01524113v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523947v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856392v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03855973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03855948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856033v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856077v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856054v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856134v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03856153v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776248v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>