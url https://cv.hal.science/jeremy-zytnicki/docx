--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -612,51 +612,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa</w:t>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 146, pp.7-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.61989/by9s0c98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
@@ -745,278 +745,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser l’« apprentissage expérientiel » pour transmettre un savoir sur la maladie psychique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Être dedans ou dehors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VST - Vie sociale et traitements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 584</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343676v1</w:t>
+                <w:t xml:space="preserve">hal-04315052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles du spectre de l’autisme : sensibiliser les élèves des classes élémentaires par des ateliers cirque</w:t>
+                <w:t xml:space="preserve">Utiliser l’« apprentissage expérientiel » pour transmettre un savoir sur la maladie psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n° 132 (4), pp.133-139. </w:t>
+              <w:t xml:space="preserve">VST - Vie sociale et traitements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 160 (4), pp.111-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/empa.132.0133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vst.160.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361734v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être dedans ou dehors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Troubles du spectre de l’autisme : sensibiliser les élèves des classes élémentaires par des ateliers cirque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 132 (4), pp.133-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.132.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315052v1</w:t>
+                <w:t xml:space="preserve">hal-04361734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilisation et réparation</w:t>
               </w:r>
@@ -1143,187 +1143,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de deux ateliers cirque favorisant l’inclusion scolaire des enfants avec un TSA</w:t>
+                <w:t xml:space="preserve">Le devenir des enfants en souffrance psychique : sensibiliser les professeurs (spécialisés ou non)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VST - Vie sociale et traitements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (154), pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vst.154.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927146v1</w:t>
+                <w:t xml:space="preserve">hal-03883087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devenir des enfants en souffrance psychique : sensibiliser les professeurs (spécialisés ou non)</w:t>
+                <w:t xml:space="preserve">Élaboration de deux ateliers cirque favorisant l’inclusion scolaire des enfants avec un TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VST - Vie sociale et traitements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vst.154.0111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03883087v1</w:t>
+                <w:t xml:space="preserve">hal-03927146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenseignement et formation hybride</w:t>
               </w:r>
@@ -1391,51 +1391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfant à la valise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2675,51 +2675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7586168"/>
+    <w:nsid w:val="9B039AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2823,51 +2823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6378539C"/>
+    <w:nsid w:val="4EAF2EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2971,51 +2971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AC04CE95"/>
+    <w:nsid w:val="9186116D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3208,51 +3208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-zytnicki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5287-2569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Zytnicki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Arneton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geffroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y45" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquard-Kipffer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0051" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/by9s0c98" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.590.0042" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Desrues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.160.0111" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.132.0133" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mortreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03883078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.652.0113" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03927146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03883087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.154.0111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03883089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.151.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cead.003.0141" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2018.10.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Martinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dussere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sancier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Krilanovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tompousse.fr/livre/100-idees-pour-relancer-la-communication-avec-les-ados/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremy-zytnicki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5287-2569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Zytnicki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Arneton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Atlan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geffroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y45" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquard-Kipffer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0051" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/by9s0c98" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.590.0042" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mortreux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Desrues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.160.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.132.0133" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03883078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.652.0113" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03883087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.154.0111" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03927146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03883089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.151.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cead.003.0141" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2018.10.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Martinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dussere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sancier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Krilanovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tompousse.fr/livre/100-idees-pour-relancer-la-communication-avec-les-ados/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>