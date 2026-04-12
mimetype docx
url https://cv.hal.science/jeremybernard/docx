--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -1438,2069 +1438,2194 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t>
+                <w:t xml:space="preserve">Comportement d’automédication par apport d’aliments supplémentés chez des poulets de chair en situation de stress thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Noé Palmic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+                <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t>
+              <w:t xml:space="preserve">16èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240748v1</w:t>
+                <w:t xml:space="preserve">hal-05556349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908166v1</w:t>
+                <w:t xml:space="preserve">hal-05240748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de nouveaux indicateurs ou biomarqueurs pour l'amélioration génétique de la qualité du poussin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Akakpo</w:t>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie gra14s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607918v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a precision feeding strategy to reduce feeding cost and nutrient excretion in broilers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a method for assessing the bioactivity of plant extracts on the antioxidative status and innate immunity in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.460</w:t>
+              <w:t xml:space="preserve">World's Poultry Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752621v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+                <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953878v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a method for assessing the bioactivity of plant extracts on the antioxidative status and innate immunity in chicken</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+                <w:t xml:space="preserve">Use of black soldier fly larvae to improve the welfare and behavior of broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Warin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Guidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953063v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605437v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of black soldier fly larvae to improve the welfare and behavior of broilers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche de nouveaux indicateurs ou biomarqueurs pour l'amélioration génétique de la qualité du poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Côme Guidou</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.540</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie gra14s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752625v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de larves de mouches soldat noires pour améliorer le bien-être et le comportement des poulets de chair</w:t>
+                <w:t xml:space="preserve">Experimental validation of a precision feeding strategy to reduce feeding cost and nutrient excretion in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Warin Laura</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601251v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of chick quality within two chicken lines differing for glycogen reserves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets souche et densité sur les performances et la qualité de viande de poulets élevés avec lumière naturelle et enrichissements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Moysan</w:t>
+                <w:t xml:space="preserve">Utilisation de larves de mouches soldat noires pour améliorer le bien-être et le comportement des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warin Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Guidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601335v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion de larves vivantes de mouches soldat noires (Hermetia illucens) par le poulet de chair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Même</w:t>
+                <w:t xml:space="preserve">Electrical stunning of poultry: influence of animal sex and weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601272v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical stunning of poultry: influence of animal sex and weight</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingestion de larves vivantes de mouches soldat noires (Hermetia illucens) par le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Souchet</w:t>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come Guidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750737v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation expérimentale d’une stratégie d’alimentation de précision chez les poulets de chair pour réduire le coût alimentaire et l’excrétion des nutriments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+                <w:t xml:space="preserve">Effets souche et densité sur les performances et la qualité de viande de poulets élevés avec lumière naturelle et enrichissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601298v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la densité d'élevage sur le poids vif et les indicateurs de bien-être chez le poulet de chair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guettier</w:t>
+                <w:t xml:space="preserve">Validation expérimentale d’une stratégie d’alimentation de précision chez les poulets de chair pour réduire le coût alimentaire et l’excrétion des nutriments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616141v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs et biomarqueurs pour la sélection génétique de la qualité du poussin.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de la densité d'élevage sur le poids vif et les indicateurs de bien-être chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chahnamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Techniques Interfilières SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SYSAAF, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152207v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indicateurs et biomarqueurs pour la sélection génétique de la qualité du poussin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossou Avelola Roland Akakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Journées Techniques Interfilières SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SYSAAF, Oct 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIRD-e -The Poultry E-Feeding System: Basis and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3559,51 +3684,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Nutrition Conference of Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3613,654 +3738,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mangeoire électronique Bird-e : un outil pour la réduction en expérimentation avicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Chahnamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49eme colloque des sciences de l'Animal de Laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of strain and stocking density on performances and meat quality of broilers reared with enrichments and natural light</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Moysan</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.60, 2022</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752633v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of strain and stocking density on performances and meat quality of broilers reared with enrichments and natural light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.60, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819973v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of lengthening the laying period of laying hens on egg quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l'allongement de la période de ponte des poules pondeuses sur la qualité des oeufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4270,91 +4395,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'évolution du taux plasmatique d'IGF-1 circulant chez la jument traitée à l'hormone de croissance en fonction de l'état corporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Lycée d'Enseignement Général et Technologique Agricole - Laval (LEGTA - Laval), Laval, FRA. 2010, 42 p. + 7 p. Annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4364,65 +4489,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIRD-e: Bird Individual Ratio Dispenser-electronic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4460,65 +4585,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4665,51 +4790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Vion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duffard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-3143-AR2024-0071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103813" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Guidou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-022-01035-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urvoix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Servant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hzrz-4e49" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.01.032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Bertoldo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertoldo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.07.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bergeot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601251v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warin Laura" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moysan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601272v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Guidou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trespeuch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossou Avelola Roland Akakpo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Didier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grimaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guerche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Vion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duffard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-3143-AR2024-0071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103813" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Guidou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-022-01035-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urvoix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Servant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hzrz-4e49" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.01.032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Bertoldo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertoldo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.07.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607918v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bergeot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601251v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warin Laura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601272v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Guidou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trespeuch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moysan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616141v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossou Avelola Roland Akakpo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371022v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Didier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grimaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guerche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>