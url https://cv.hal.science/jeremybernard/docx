--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1847,1769 +1847,1769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a method for assessing the bioactivity of plant extracts on the antioxidative status and innate immunity in chicken</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicateurs et biomarqueurs pour la sélection génétique de la qualité du poussin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Barat</w:t>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+                <w:t xml:space="preserve">Dossou Avelola Roland Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Journées Techniques Interfilières SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SYSAAF, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953063v1</w:t>
+                <w:t xml:space="preserve">hal-04152207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+                <w:t xml:space="preserve">Validation expérimentale d’une stratégie d’alimentation de précision chez les poulets de chair pour réduire le coût alimentaire et l’excrétion des nutriments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605437v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of black soldier fly larvae to improve the welfare and behavior of broilers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de la densité d'élevage sur le poids vif et les indicateurs de bien-être chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chahnamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.540</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752625v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental validation of a precision feeding strategy to reduce feeding cost and nutrient excretion in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953878v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de nouveaux indicateurs ou biomarqueurs pour l'amélioration génétique de la qualité du poussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie gra14s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a precision feeding strategy to reduce feeding cost and nutrient excretion in broilers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.460</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752621v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of chick quality within two chicken lines differing for glycogen reserves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a method for assessing the bioactivity of plant extracts on the antioxidative status and innate immunity in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Akakpo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Pampouille</w:t>
+                <w:t xml:space="preserve">Perrine Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+              <w:t xml:space="preserve">World's Poultry Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759164v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de larves de mouches soldat noires pour améliorer le bien-être et le comportement des poulets de chair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thomas</w:t>
+                <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warin Laura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Côme Guidou</w:t>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601251v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical stunning of poultry: influence of animal sex and weight</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+                <w:t xml:space="preserve">Use of black soldier fly larvae to improve the welfare and behavior of broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Warin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Guidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750737v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion de larves vivantes de mouches soldat noires (Hermetia illucens) par le poulet de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trespeuch</w:t>
+                <w:t xml:space="preserve">Genetic variability of chick quality within two chicken lines differing for glycogen reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Akakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601272v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets souche et densité sur les performances et la qualité de viande de poulets élevés avec lumière naturelle et enrichissements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Moysan</w:t>
+                <w:t xml:space="preserve">Utilisation de larves de mouches soldat noires pour améliorer le bien-être et le comportement des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warin Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Guidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601335v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation expérimentale d’une stratégie d’alimentation de précision chez les poulets de chair pour réduire le coût alimentaire et l’excrétion des nutriments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léonie Dusart</w:t>
+                <w:t xml:space="preserve">Electrical stunning of poultry: influence of animal sex and weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601298v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la densité d'élevage sur le poids vif et les indicateurs de bien-être chez le poulet de chair</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Ganier</w:t>
+                <w:t xml:space="preserve">Effets souche et densité sur les performances et la qualité de viande de poulets élevés avec lumière naturelle et enrichissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616141v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs et biomarqueurs pour la sélection génétique de la qualité du poussin.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eva Pampouille</w:t>
+                <w:t xml:space="preserve">Ingestion de larves vivantes de mouches soldat noires (Hermetia illucens) par le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come Guidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossou Avelola Roland Akakpo</w:t>
+                <w:t xml:space="preserve">Christophe Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Techniques Interfilières SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SYSAAF, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152207v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIRD-e -The Poultry E-Feeding System: Basis and Applications</w:t>
               </w:r>
@@ -3871,527 +3871,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Effects of lengthening the laying period of laying hens on egg quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819973v1</w:t>
+                <w:t xml:space="preserve">hal-03750803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of strain and stocking density on performances and meat quality of broilers reared with enrichments and natural light</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Moysan</w:t>
+                <w:t xml:space="preserve">Conséquences de l'allongement de la période de ponte des poules pondeuses sur la qualité des oeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.60, 2022</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752633v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lengthening the laying period of laying hens on egg quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ledru</w:t>
+                <w:t xml:space="preserve">Influence of strain and stocking density on performances and meat quality of broilers reared with enrichments and natural light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.60, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750803v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l'allongement de la période de ponte des poules pondeuses sur la qualité des oeufs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ledru</w:t>
+                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France. 2022</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605492v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4790,51 +4790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Vion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duffard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-3143-AR2024-0071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103813" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Guidou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-022-01035-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urvoix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Servant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hzrz-4e49" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.01.032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Bertoldo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertoldo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.07.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607918v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bergeot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601251v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warin Laura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601272v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Guidou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trespeuch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moysan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616141v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossou Avelola Roland Akakpo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371022v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Didier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grimaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guerche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Vion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duffard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-3143-AR2024-0071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103813" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Guidou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-022-01035-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03448095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urvoix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Servant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hzrz-4e49" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.01.032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Bertoldo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bertoldo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.07.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossou Avelola Roland Akakpo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bergeot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759164v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warin Laura" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601335v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moysan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Guidou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trespeuch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371022v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Didier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grimaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guerche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>