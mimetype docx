--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -127,1052 +127,1186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity and Continuity Concepts of a Vision-Integrated Navigation System for a Civil Aircraft During a Precision Approach</w:t>
+                <w:t xml:space="preserve">A High Availability Inertial-Vision Data Fusion Using an ES-KF for a Civil Aircraft During a Precision Approach in a GNSS-Challenged Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Thys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Vezinet</w:t>
+                <w:t xml:space="preserve">Jérémy Vézinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+, The International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1748-1759. </w:t>
+              <w:t xml:space="preserve">The International Technical Meeting of the The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.976-991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2025.20380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33012/2025.19981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293924v1</w:t>
+                <w:t xml:space="preserve">hal-04950805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Navigation Filters Performances Between GPS, Galileo and 5G TOA Measurements in Multipath Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Thevenon</w:t>
+                <w:t xml:space="preserve">Integrity and Continuity Concepts of a Vision-Integrated Navigation System for a Civil Aircraft During a Precision Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Thys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Vezinet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Vézinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17521⟩</w:t>
+              <w:t xml:space="preserve">38th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Baltimore, France. pp.1748-1759, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2025.20380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963979v1</w:t>
+                <w:t xml:space="preserve">hal-05293924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Meaconing and its Impact on GNSS Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxandre Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp. 3713-3737., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33012/2020.17713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified GNSS Fusion-based Train Positioning System and its Diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Navigation Filters Performances Between GPS, Galileo and 5G TOA Measurements in Multipath Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heekwon No</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carl Milner</w:t>
+                <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2019, 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2019.16967⟩</w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp. 2107-2140., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370234v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics of GNSS-based Virtual Balise in Railway Using Embedded Odometry and Track Geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Simplified GNSS Fusion-based Train Positioning System and its Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heekwon No</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION 2019, Institute of Navigation International Technical Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2019.16675⟩</w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2019, 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Miami, United States. pp.3033-3044, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2019.16967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018190v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Base Station Position Error in a RTK Receiver Using State Augmentation in a Kalman Filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Diagnostics of GNSS-based Virtual Balise in Railway Using Embedded Odometry and Track Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heekwon No</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Estrade</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAVITEC 2018, 9th edition of the ESA navigation conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ION 2019, Institute of Navigation International Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Reston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2019.16675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957045v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Antenna GNSS Receiver for Space Launcher</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation of the Base Station Position Error in a RTK Receiver Using State Augmentation in a Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Julien</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2017, 30th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of navigation, Sep 2017, Portland, United States. pp. 1603-1612</w:t>
+              <w:t xml:space="preserve">NAVITEC 2018, 9th edition of the ESA navigation conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, CNES, DLR and the University of the Federal Armed Forces Munich, Dec 2018, Noordwijk, Netherlands. pp.ISBN : 978-1-5386-7125-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705847v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Integration in a GNSS/INS Hybridization Architecture for Approach and Landing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multi-Antenna GNSS Receiver for Space Launcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Monterey, United States. pp xxxx</w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2017, 30th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of navigation, Sep 2017, Portland, United States. pp. 1603-1612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989889v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Video Integration in a GNSS/INS Hybridization Architecture for Approach and Landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Monterey, United States. pp xxxx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">State of the art of image-aided navigation techniques for aircraft approach and landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION ITM 2013, International Technical Meeting of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, United States. pp 473-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1182,130 +1316,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device For Determining Navigation Parameters Of An Aircraft During A Landing Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2015253150. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1315,114 +1449,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Future On-board GNSS/INS Hybridization Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cs.OH]. Institut National Polytechnique de Toulouse - INPT, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014INPT0126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01136307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1569,51 +1703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05293924v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vezinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.20380" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963979v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tobie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Javier Garcia Pe&#241;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault-Roudier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17521" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxandre Coulon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17713" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02370234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heekwon No" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16967" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02018190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16675" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01957045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Estrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Escher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01136307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04950805v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my V&#233;zinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.19981" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05293924v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.20380" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxandre Coulon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vezinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17713" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tobie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault-Roudier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17521" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02370234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heekwon No" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16967" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02018190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16675" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01957045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Estrade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Escher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01136307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>