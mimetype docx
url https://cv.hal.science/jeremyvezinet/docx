--- v1 (2026-05-01)
+++ v2 (2026-06-03)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -238,98 +238,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33012/2025.19981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalman Filter-Based Novel Methodology to Assess Insulin Pump Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Mousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jacquemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes Technology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (10), pp.557-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/dia.2019.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrity and Continuity Concepts of a Vision-Integrated Navigation System for a Civil Aircraft During a Precision Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Thys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -378,935 +512,935 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Baltimore, France. pp.1748-1759, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33012/2025.20380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Meaconing and its Impact on GNSS Receivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Navigation Filters Performances Between GPS, Galileo and 5G TOA Measurements in Multipath Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxandre Coulon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp. 3713-3737., </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17713⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp. 2107-2140., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963988v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Navigation Filters Performances Between GPS, Galileo and 5G TOA Measurements in Multipath Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Characterization of Meaconing and its Impact on GNSS Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxandre Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp. 2107-2140., </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17521⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp. 3713-3737., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963979v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified GNSS Fusion-based Train Positioning System and its Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heekwon No</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS+ 2019, 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Miami, United States. pp.3033-3044, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33012/2019.16967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostics of GNSS-based Virtual Balise in Railway Using Embedded Odometry and Track Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heekwon No</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION 2019, Institute of Navigation International Technical Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Reston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33012/2019.16675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the Base Station Position Error in a RTK Receiver Using State Augmentation in a Kalman Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAVITEC 2018, 9th edition of the ESA navigation conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA, CNES, DLR and the University of the Federal Armed Forces Munich, Dec 2018, Noordwijk, Netherlands. pp.ISBN : 978-1-5386-7125-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Antenna GNSS Receiver for Space Launcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS+ 2017, 30th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of navigation, Sep 2017, Portland, United States. pp. 1603-1612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Integration in a GNSS/INS Hybridization Architecture for Approach and Landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Monterey, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of image-aided navigation techniques for aircraft approach and landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION ITM 2013, International Technical Meeting of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, United States. pp 473-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1316,130 +1450,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device For Determining Navigation Parameters Of An Aircraft During A Landing Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2015253150. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1449,114 +1583,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Future On-board GNSS/INS Hybridization Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cs.OH]. Institut National Polytechnique de Toulouse - INPT, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014INPT0126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01136307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1703,51 +1837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04950805v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my V&#233;zinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.19981" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05293924v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.20380" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxandre Coulon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vezinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17713" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tobie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault-Roudier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17521" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02370234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heekwon No" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16967" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02018190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16675" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01957045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Estrade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Escher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01136307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04950805v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my V&#233;zinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.19981" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05619878v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girardot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mousin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vezinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacquemier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hardy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dia.2019.0147" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05293924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.20380" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tobie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault-Roudier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxandre Coulon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17713" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02370234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heekwon No" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16967" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02018190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16675" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01957045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Estrade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Escher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01136307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0126" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>